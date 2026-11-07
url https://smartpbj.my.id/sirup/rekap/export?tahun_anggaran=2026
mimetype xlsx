--- v2 (2026-09-23)
+++ v3 (2026-11-07)
@@ -4,320 +4,449 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Rekap RUP 2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>REKAPITULASI RENCANA UMUM PENGADAAN</t>
+  </si>
+  <si>
+    <t>TAHUN ANGGARAN 2026</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Nama Satuan Kerja</t>
+  </si>
+  <si>
+    <t>Pagu Penyedia</t>
+  </si>
+  <si>
+    <t>Paket Penyedia</t>
+  </si>
+  <si>
+    <t>Pagu Penyedia dalam Swakelola</t>
+  </si>
+  <si>
+    <t>Paket Penyedia dalam Swakelola</t>
+  </si>
+  <si>
+    <t>Pagu Swakelola</t>
+  </si>
+  <si>
+    <t>Paket Swakelola</t>
+  </si>
+  <si>
+    <t>Total Pagu</t>
+  </si>
+  <si>
+    <t>Total Paket</t>
+  </si>
+  <si>
+    <t>BADAN KEPEGAWAIAN DAN PENGEMBANGAN SUMBER DAYA MANUSIA</t>
+  </si>
+  <si>
+    <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
+  </si>
+  <si>
+    <t>BADAN PENANGGULANGAN BENCANA DAERAH</t>
+  </si>
+  <si>
+    <t>BADAN PENDAPATAN DAERAH</t>
+  </si>
+  <si>
+    <t>BADAN PENGELOLA KEUANGAN DAN ASET DAERAH</t>
+  </si>
+  <si>
+    <t>BADAN PERENCANAAN PEMBANGUNAN DAERAH</t>
+  </si>
+  <si>
+    <t>BADAN RISET DAN INOVASI DAERAH</t>
+  </si>
+  <si>
+    <t>BAGIAN ADMINISTRASI PEMBANGUNAN</t>
+  </si>
+  <si>
+    <t>BAGIAN HUKUM</t>
+  </si>
+  <si>
+    <t>BAGIAN KERJASAMA</t>
+  </si>
+  <si>
+    <t>BAGIAN KESEJAHTERAAN RAKYAT</t>
+  </si>
+  <si>
+    <t>BAGIAN ORGANISASI</t>
+  </si>
+  <si>
+    <t>BAGIAN PENGADAAN BARANG DAN JASA</t>
+  </si>
+  <si>
+    <t>BAGIAN PEREKONOMIAN</t>
+  </si>
+  <si>
+    <t>BAGIAN PROTOKOL DAN KOMUNIKASI PIMPINAN</t>
+  </si>
+  <si>
+    <t>BAGIAN TATA PEMERINTAHAN</t>
+  </si>
+  <si>
+    <t>BAGIAN UMUM</t>
+  </si>
+  <si>
+    <t>BLUD RSUD WANGAYA</t>
+  </si>
+  <si>
+    <t>DINAS KEBUDAYAAN</t>
+  </si>
+  <si>
+    <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
+  </si>
+  <si>
+    <t>DINAS KESEHATAN</t>
+  </si>
+  <si>
+    <t>DINAS KOMUNIKASI, INFORMATIKA DAN STATISTIK</t>
+  </si>
+  <si>
+    <t>DINAS KOPERASI, USAHA MIKRO KECIL DAN MENENGAH</t>
+  </si>
+  <si>
+    <t>DINAS LINGKUNGAN HIDUP DAN KEBERSIHAN</t>
+  </si>
+  <si>
+    <t>DINAS PARIWISATA</t>
+  </si>
+  <si>
+    <t>DINAS PEKERJAAN UMUM DAN PENATAAN RUANG</t>
+  </si>
+  <si>
+    <t>DINAS PEMADAM KEBAKARAN DAN PENYELAMATAN</t>
+  </si>
+  <si>
+    <t>DINAS PEMBERDAYAAN MASYARAKAT DAN DESA</t>
+  </si>
+  <si>
+    <t>DINAS PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK, PENGENDALIAN PENDUDUK DAN KELUARGA BERENCANA</t>
+  </si>
+  <si>
+    <t>DINAS PENANAMAN MODAL DAN PELAYANAN TERPADU SATU PINTU</t>
+  </si>
+  <si>
+    <t>DINAS PENDIDIKAN, KEPEMUDAAN DAN OLAHRAGA</t>
+  </si>
+  <si>
+    <t>DINAS PERHUBUNGAN</t>
+  </si>
+  <si>
+    <t>DINAS PERIKANAN DAN KETAHANAN PANGAN</t>
+  </si>
+  <si>
+    <t>DINAS PERINDUSTRIAN DAN PERDAGANGAN</t>
+  </si>
+  <si>
+    <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
+  </si>
+  <si>
+    <t>DINAS PERTANIAN</t>
+  </si>
+  <si>
+    <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN PERTANAHAN</t>
+  </si>
+  <si>
+    <t>DINAS SOSIAL</t>
+  </si>
+  <si>
+    <t>DINAS TENAGA KERJA DAN SERTIFIKASI KOMPETENSI</t>
+  </si>
   <si>
     <t>INSPEKTORAT</t>
   </si>
   <si>
-    <t>2026-09-23 19:45:59</t>
-[...5 lines deleted...]
-    <t>BADAN PENANGGULANGAN BENCANA DAERAH</t>
+    <t>KECAMATAN DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>KELURAHAN DANGIN PURI</t>
+  </si>
+  <si>
+    <t>KELURAHAN DAUH PURI</t>
+  </si>
+  <si>
+    <t>KELURAHAN KESIMAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PADANGSAMBIAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PANJER</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEDUNGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEGUYANGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEMECUTAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PENATIH</t>
+  </si>
+  <si>
+    <t>KELURAHAN RENON</t>
+  </si>
+  <si>
+    <t>KELURAHAN SANUR</t>
+  </si>
+  <si>
+    <t>KELURAHAN SERANGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN SESETAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN SUMERTA</t>
+  </si>
+  <si>
+    <t>KELURAHAN TONJA</t>
+  </si>
+  <si>
+    <t>KELURAHAN UBUNG</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>PUSKESMAS III DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS III DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>PUSKESMAS IV DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>SATUAN POLISI PAMONG PRAJA</t>
   </si>
   <si>
     <t>SEKRETARIAT DPRD</t>
   </si>
   <si>
-    <t>SATUAN POLISI PAMONG PRAJA</t>
-[...203 lines deleted...]
-    <t>DINAS PEMADAM KEBAKARAN DAN PENYELAMATAN</t>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>Pemerintah Kota Denpasar  |  Dicetak pada 08-11-2026 00:05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="9"/>
+      <color rgb="FF666666"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF4C82E6"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF444444"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF444444"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF444444"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF444444"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="3" fillId="3" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -581,3082 +710,2362 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N73"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A80" sqref="A80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="6" customWidth="true" style="0"/>
+    <col min="2" max="2" width="42" customWidth="true" style="0"/>
+    <col min="3" max="3" width="20" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16" customWidth="true" style="0"/>
+    <col min="9" max="9" width="20" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-      <c r="A1">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B1">
-[...11 lines deleted...]
-      <c r="F1">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="4">
+        <v>1</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="5">
+        <v>4208332500.0</v>
+      </c>
+      <c r="D5" s="4">
+        <v>85</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F5" s="4"/>
+      <c r="G5" s="5">
+        <v>4979870000.0</v>
+      </c>
+      <c r="H5" s="4">
+        <v>4</v>
+      </c>
+      <c r="I5" s="5">
+        <v>9188202500.0</v>
+      </c>
+      <c r="J5" s="4">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="4">
+        <v>2</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="5">
+        <v>6577815550.0</v>
+      </c>
+      <c r="D6" s="4">
+        <v>192</v>
+      </c>
+      <c r="E6" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F6" s="4"/>
+      <c r="G6" s="5">
+        <v>185445000.0</v>
+      </c>
+      <c r="H6" s="4">
+        <v>5</v>
+      </c>
+      <c r="I6" s="5">
+        <v>6763260550.0</v>
+      </c>
+      <c r="J6" s="4">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="4">
+        <v>3</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5">
+        <v>6920284500.0</v>
+      </c>
+      <c r="D7" s="4">
+        <v>109</v>
+      </c>
+      <c r="E7" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F7" s="4"/>
+      <c r="G7" s="5">
+        <v>184384.0</v>
+      </c>
+      <c r="H7" s="4">
+        <v>1</v>
+      </c>
+      <c r="I7" s="5">
+        <v>6920468884.0</v>
+      </c>
+      <c r="J7" s="4">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="4">
+        <v>4</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="5">
+        <v>9081773300.0</v>
+      </c>
+      <c r="D8" s="4">
+        <v>96</v>
+      </c>
+      <c r="E8" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F8" s="4"/>
+      <c r="G8" s="5">
+        <v>1022550400.0</v>
+      </c>
+      <c r="H8" s="4">
+        <v>4</v>
+      </c>
+      <c r="I8" s="5">
+        <v>10104323700.0</v>
+      </c>
+      <c r="J8" s="4">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="4">
+        <v>5</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="5">
+        <v>4663019500.0</v>
+      </c>
+      <c r="D9" s="4">
+        <v>181</v>
+      </c>
+      <c r="E9" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F9" s="4"/>
+      <c r="G9" s="5">
+        <v>763170000.0</v>
+      </c>
+      <c r="H9" s="4">
+        <v>5</v>
+      </c>
+      <c r="I9" s="5">
+        <v>5426189500.0</v>
+      </c>
+      <c r="J9" s="4">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="4">
+        <v>6</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="5">
+        <v>1732418750.0</v>
+      </c>
+      <c r="D10" s="4">
+        <v>72</v>
+      </c>
+      <c r="E10" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="5">
+        <v>64339200.0</v>
+      </c>
+      <c r="H10" s="4">
+        <v>4</v>
+      </c>
+      <c r="I10" s="5">
+        <v>1796757950.0</v>
+      </c>
+      <c r="J10" s="4">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="4">
+        <v>7</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="5">
+        <v>1307071340.0</v>
+      </c>
+      <c r="D11" s="4">
+        <v>71</v>
+      </c>
+      <c r="E11" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F11" s="4"/>
+      <c r="G11" s="5">
+        <v>41235000.0</v>
+      </c>
+      <c r="H11" s="4">
+        <v>3</v>
+      </c>
+      <c r="I11" s="5">
+        <v>1348306340.0</v>
+      </c>
+      <c r="J11" s="4">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="4">
+        <v>8</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="5">
+        <v>810818150.0</v>
+      </c>
+      <c r="D12" s="4">
+        <v>14</v>
+      </c>
+      <c r="E12" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F12" s="4"/>
+      <c r="G12" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="4"/>
+      <c r="I12" s="5">
+        <v>810818150.0</v>
+      </c>
+      <c r="J12" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="4">
+        <v>9</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="5">
+        <v>346349000.0</v>
+      </c>
+      <c r="D13" s="4">
+        <v>7</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="5">
+        <v>2002860000.0</v>
+      </c>
+      <c r="H13" s="4">
+        <v>5</v>
+      </c>
+      <c r="I13" s="5">
+        <v>2349209000.0</v>
+      </c>
+      <c r="J13" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="4">
+        <v>10</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="5">
+        <v>880228000.0</v>
+      </c>
+      <c r="D14" s="4">
+        <v>20</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="4"/>
+      <c r="G14" s="5">
+        <v>35945500.0</v>
+      </c>
+      <c r="H14" s="4">
+        <v>1</v>
+      </c>
+      <c r="I14" s="5">
+        <v>916173500.0</v>
+      </c>
+      <c r="J14" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4">
+        <v>11</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="5">
+        <v>14320162500.0</v>
+      </c>
+      <c r="D15" s="4">
+        <v>81</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="4"/>
+      <c r="G15" s="5">
+        <v>82260000.0</v>
+      </c>
+      <c r="H15" s="4">
+        <v>2</v>
+      </c>
+      <c r="I15" s="5">
+        <v>14402422500.0</v>
+      </c>
+      <c r="J15" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="4">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="5">
+        <v>90362000.0</v>
+      </c>
+      <c r="D16" s="4">
+        <v>10</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="4"/>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="4"/>
+      <c r="I16" s="5">
+        <v>90362000.0</v>
+      </c>
+      <c r="J16" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="4">
+        <v>13</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="5">
+        <v>345873000.0</v>
+      </c>
+      <c r="D17" s="4">
+        <v>11</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="4"/>
+      <c r="G17" s="5">
+        <v>25820000.0</v>
+      </c>
+      <c r="H17" s="4">
+        <v>2</v>
+      </c>
+      <c r="I17" s="5">
+        <v>371693000.0</v>
+      </c>
+      <c r="J17" s="4">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="4">
+        <v>14</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="5">
+        <v>179500910.0</v>
+      </c>
+      <c r="D18" s="4">
+        <v>25</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="4"/>
+      <c r="I18" s="5">
+        <v>179500910.0</v>
+      </c>
+      <c r="J18" s="4">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="4">
+        <v>15</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="5">
+        <v>15003221175.0</v>
+      </c>
+      <c r="D19" s="4">
+        <v>30</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="4"/>
+      <c r="G19" s="5">
+        <v>28400000.0</v>
+      </c>
+      <c r="H19" s="4">
+        <v>2</v>
+      </c>
+      <c r="I19" s="5">
+        <v>15031621175.0</v>
+      </c>
+      <c r="J19" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="4">
+        <v>16</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="5">
+        <v>3540426000.0</v>
+      </c>
+      <c r="D20" s="4">
+        <v>38</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="4"/>
+      <c r="G20" s="5">
+        <v>302159514.0</v>
+      </c>
+      <c r="H20" s="4">
+        <v>1</v>
+      </c>
+      <c r="I20" s="5">
+        <v>3842585514.0</v>
+      </c>
+      <c r="J20" s="4">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="4">
+        <v>17</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="5">
+        <v>40733921760.0</v>
+      </c>
+      <c r="D21" s="4">
+        <v>201</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="4"/>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="4"/>
+      <c r="I21" s="5">
+        <v>40733921760.0</v>
+      </c>
+      <c r="J21" s="4">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="4">
+        <v>18</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="5">
+        <v>74831075019.0</v>
+      </c>
+      <c r="D22" s="4">
+        <v>182</v>
+      </c>
+      <c r="E22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="4"/>
+      <c r="G22" s="5">
+        <v>215998000.0</v>
+      </c>
+      <c r="H22" s="4">
+        <v>6</v>
+      </c>
+      <c r="I22" s="5">
+        <v>75047073019.0</v>
+      </c>
+      <c r="J22" s="4">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="4">
+        <v>19</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="5">
+        <v>8405004403.0</v>
+      </c>
+      <c r="D23" s="4">
+        <v>219</v>
+      </c>
+      <c r="E23" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="4"/>
+      <c r="G23" s="5">
+        <v>155615000.0</v>
+      </c>
+      <c r="H23" s="4">
+        <v>5</v>
+      </c>
+      <c r="I23" s="5">
+        <v>8560619403.0</v>
+      </c>
+      <c r="J23" s="4">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="4">
+        <v>20</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2802692400.0</v>
+      </c>
+      <c r="D24" s="4">
+        <v>73</v>
+      </c>
+      <c r="E24" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="4"/>
+      <c r="G24" s="5">
+        <v>176830000.0</v>
+      </c>
+      <c r="H24" s="4">
+        <v>2</v>
+      </c>
+      <c r="I24" s="5">
+        <v>2979522400.0</v>
+      </c>
+      <c r="J24" s="4">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="4">
+        <v>21</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="5">
+        <v>113433746944.0</v>
+      </c>
+      <c r="D25" s="4">
+        <v>375</v>
+      </c>
+      <c r="E25" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="4"/>
+      <c r="G25" s="5">
+        <v>1763081400.0</v>
+      </c>
+      <c r="H25" s="4">
+        <v>18</v>
+      </c>
+      <c r="I25" s="5">
+        <v>115196828344.0</v>
+      </c>
+      <c r="J25" s="4">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="4">
+        <v>22</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="5">
+        <v>8367396400.0</v>
+      </c>
+      <c r="D26" s="4">
+        <v>164</v>
+      </c>
+      <c r="E26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="4"/>
+      <c r="G26" s="5">
+        <v>224718600.0</v>
+      </c>
+      <c r="H26" s="4">
+        <v>9</v>
+      </c>
+      <c r="I26" s="5">
+        <v>8592115000.0</v>
+      </c>
+      <c r="J26" s="4">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4">
+        <v>23</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="5">
+        <v>2503571500.0</v>
+      </c>
+      <c r="D27" s="4">
+        <v>95</v>
+      </c>
+      <c r="E27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="4"/>
+      <c r="G27" s="5">
+        <v>51048960.0</v>
+      </c>
+      <c r="H27" s="4">
+        <v>8</v>
+      </c>
+      <c r="I27" s="5">
+        <v>2554620460.0</v>
+      </c>
+      <c r="J27" s="4">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="4">
+        <v>24</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="5">
+        <v>248665506800.0</v>
+      </c>
+      <c r="D28" s="4">
+        <v>195</v>
+      </c>
+      <c r="E28" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="4"/>
+      <c r="G28" s="5">
+        <v>16727194000.0</v>
+      </c>
+      <c r="H28" s="4">
+        <v>9</v>
+      </c>
+      <c r="I28" s="5">
+        <v>265392700800.0</v>
+      </c>
+      <c r="J28" s="4">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="4">
+        <v>25</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" s="5">
+        <v>19622108069.0</v>
+      </c>
+      <c r="D29" s="4">
+        <v>222</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="4"/>
+      <c r="G29" s="5">
+        <v>487425200.0</v>
+      </c>
+      <c r="H29" s="4">
+        <v>8</v>
+      </c>
+      <c r="I29" s="5">
+        <v>20109533269.0</v>
+      </c>
+      <c r="J29" s="4">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="4">
+        <v>26</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="5">
+        <v>528204265994.0</v>
+      </c>
+      <c r="D30" s="4">
+        <v>619</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="4"/>
+      <c r="G30" s="5">
+        <v>1519532350.0</v>
+      </c>
+      <c r="H30" s="4">
+        <v>8</v>
+      </c>
+      <c r="I30" s="5">
+        <v>529723798344.0</v>
+      </c>
+      <c r="J30" s="4">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="4">
+        <v>27</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="5">
+        <v>19952556000.0</v>
+      </c>
+      <c r="D31" s="4">
+        <v>182</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="4"/>
+      <c r="G31" s="5">
+        <v>19690000.0</v>
+      </c>
+      <c r="H31" s="4">
+        <v>4</v>
+      </c>
+      <c r="I31" s="5">
+        <v>19972246000.0</v>
+      </c>
+      <c r="J31" s="4">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" s="4">
+        <v>28</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C32" s="5">
+        <v>5830700620.0</v>
+      </c>
+      <c r="D32" s="4">
+        <v>116</v>
+      </c>
+      <c r="E32" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="5">
+        <v>65460000.0</v>
+      </c>
+      <c r="H32" s="4">
+        <v>4</v>
+      </c>
+      <c r="I32" s="5">
+        <v>5896160620.0</v>
+      </c>
+      <c r="J32" s="4">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="4">
+        <v>29</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3771313970.0</v>
+      </c>
+      <c r="D33" s="4">
+        <v>122</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F33" s="4"/>
+      <c r="G33" s="5">
+        <v>277156200.0</v>
+      </c>
+      <c r="H33" s="4">
+        <v>7</v>
+      </c>
+      <c r="I33" s="5">
+        <v>4048470170.0</v>
+      </c>
+      <c r="J33" s="4">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="4">
+        <v>30</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C34" s="5">
+        <v>5588733860.0</v>
+      </c>
+      <c r="D34" s="4">
+        <v>116</v>
+      </c>
+      <c r="E34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F34" s="4"/>
+      <c r="G34" s="5">
+        <v>275400000.0</v>
+      </c>
+      <c r="H34" s="4">
+        <v>2</v>
+      </c>
+      <c r="I34" s="5">
+        <v>5864133860.0</v>
+      </c>
+      <c r="J34" s="4">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="4">
+        <v>31</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="5">
+        <v>259347662830.0</v>
+      </c>
+      <c r="D35" s="4">
+        <v>616</v>
+      </c>
+      <c r="E35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F35" s="4"/>
+      <c r="G35" s="5">
+        <v>7849462000.0</v>
+      </c>
+      <c r="H35" s="4">
+        <v>22</v>
+      </c>
+      <c r="I35" s="5">
+        <v>267197124830.0</v>
+      </c>
+      <c r="J35" s="4">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="4">
+        <v>32</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="5">
+        <v>65556949309.0</v>
+      </c>
+      <c r="D36" s="4">
+        <v>460</v>
+      </c>
+      <c r="E36" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F36" s="4"/>
+      <c r="G36" s="5">
+        <v>1422810000.0</v>
+      </c>
+      <c r="H36" s="4">
+        <v>12</v>
+      </c>
+      <c r="I36" s="5">
+        <v>66979759309.0</v>
+      </c>
+      <c r="J36" s="4">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="4">
+        <v>33</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="5">
+        <v>2709297400.0</v>
+      </c>
+      <c r="D37" s="4">
+        <v>153</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="4"/>
+      <c r="G37" s="5">
+        <v>51333120.0</v>
+      </c>
+      <c r="H37" s="4">
+        <v>5</v>
+      </c>
+      <c r="I37" s="5">
+        <v>2760630520.0</v>
+      </c>
+      <c r="J37" s="4">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="4">
+        <v>34</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C38" s="5">
+        <v>2942089000.0</v>
+      </c>
+      <c r="D38" s="4">
+        <v>139</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="4"/>
+      <c r="G38" s="5">
+        <v>48204600.0</v>
+      </c>
+      <c r="H38" s="4">
+        <v>6</v>
+      </c>
+      <c r="I38" s="5">
+        <v>2990293600.0</v>
+      </c>
+      <c r="J38" s="4">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="4">
+        <v>35</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="5">
+        <v>2900924500.0</v>
+      </c>
+      <c r="D39" s="4">
+        <v>89</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="4"/>
+      <c r="G39" s="5">
+        <v>103915000.0</v>
+      </c>
+      <c r="H39" s="4">
+        <v>3</v>
+      </c>
+      <c r="I39" s="5">
+        <v>3004839500.0</v>
+      </c>
+      <c r="J39" s="4">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="4">
+        <v>36</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C40" s="5">
+        <v>9272408690.0</v>
+      </c>
+      <c r="D40" s="4">
+        <v>147</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="4"/>
+      <c r="G40" s="5">
+        <v>580060182.0</v>
+      </c>
+      <c r="H40" s="4">
+        <v>4</v>
+      </c>
+      <c r="I40" s="5">
+        <v>9852468872.0</v>
+      </c>
+      <c r="J40" s="4">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="4">
+        <v>37</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C41" s="5">
+        <v>86425792150.0</v>
+      </c>
+      <c r="D41" s="4">
+        <v>220</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F41" s="4"/>
+      <c r="G41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H41" s="4"/>
+      <c r="I41" s="5">
+        <v>86425792150.0</v>
+      </c>
+      <c r="J41" s="4">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="4">
+        <v>38</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C42" s="5">
+        <v>4929123000.0</v>
+      </c>
+      <c r="D42" s="4">
+        <v>105</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F42" s="4"/>
+      <c r="G42" s="5">
+        <v>549976000.0</v>
+      </c>
+      <c r="H42" s="4">
+        <v>2</v>
+      </c>
+      <c r="I42" s="5">
+        <v>5479099000.0</v>
+      </c>
+      <c r="J42" s="4">
         <v>107</v>
       </c>
-      <c r="G1">
-[...11 lines deleted...]
-      <c r="L1">
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="4">
+        <v>39</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" s="5">
+        <v>2902307000.0</v>
+      </c>
+      <c r="D43" s="4">
+        <v>120</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F43" s="4"/>
+      <c r="G43" s="5">
+        <v>229419560.0</v>
+      </c>
+      <c r="H43" s="4">
+        <v>11</v>
+      </c>
+      <c r="I43" s="5">
+        <v>3131726560.0</v>
+      </c>
+      <c r="J43" s="4">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="4">
+        <v>40</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" s="5">
+        <v>5061475280.0</v>
+      </c>
+      <c r="D44" s="4">
+        <v>114</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F44" s="4"/>
+      <c r="G44" s="5">
+        <v>1789295342.0</v>
+      </c>
+      <c r="H44" s="4">
+        <v>2</v>
+      </c>
+      <c r="I44" s="5">
+        <v>6850770622.0</v>
+      </c>
+      <c r="J44" s="4">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="4">
+        <v>41</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="5">
+        <v>2377205700.0</v>
+      </c>
+      <c r="D45" s="4">
+        <v>120</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="4"/>
+      <c r="G45" s="5">
+        <v>269325000.0</v>
+      </c>
+      <c r="H45" s="4">
+        <v>3</v>
+      </c>
+      <c r="I45" s="5">
+        <v>2646530700.0</v>
+      </c>
+      <c r="J45" s="4">
         <v>123</v>
       </c>
-      <c r="M1" t="s">
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="4">
+        <v>42</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="5">
+        <v>2409563570.0</v>
+      </c>
+      <c r="D46" s="4">
+        <v>79</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="4"/>
+      <c r="G46" s="5">
+        <v>256100000.0</v>
+      </c>
+      <c r="H46" s="4">
+        <v>4</v>
+      </c>
+      <c r="I46" s="5">
+        <v>2665663570.0</v>
+      </c>
+      <c r="J46" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="4">
+        <v>43</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" s="5">
+        <v>2542157130.0</v>
+      </c>
+      <c r="D47" s="4">
+        <v>80</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="4"/>
+      <c r="G47" s="5">
+        <v>33975000.0</v>
+      </c>
+      <c r="H47" s="4">
         <v>1</v>
       </c>
-      <c r="N1" t="s">
+      <c r="I47" s="5">
+        <v>2576132130.0</v>
+      </c>
+      <c r="J47" s="4">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="4">
+        <v>44</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="5">
+        <v>1645007941.0</v>
+      </c>
+      <c r="D48" s="4">
+        <v>89</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F48" s="4"/>
+      <c r="G48" s="5">
+        <v>7950000.0</v>
+      </c>
+      <c r="H48" s="4">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2">
+      <c r="I48" s="5">
+        <v>1652957941.0</v>
+      </c>
+      <c r="J48" s="4">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="4">
+        <v>45</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="5">
+        <v>2095033950.0</v>
+      </c>
+      <c r="D49" s="4">
+        <v>73</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="4"/>
+      <c r="G49" s="5">
+        <v>12000000.0</v>
+      </c>
+      <c r="H49" s="4">
+        <v>1</v>
+      </c>
+      <c r="I49" s="5">
+        <v>2107033950.0</v>
+      </c>
+      <c r="J49" s="4">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="4">
+        <v>46</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="5">
+        <v>2250541180.0</v>
+      </c>
+      <c r="D50" s="4">
+        <v>77</v>
+      </c>
+      <c r="E50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F50" s="4"/>
+      <c r="G50" s="5">
+        <v>168150000.0</v>
+      </c>
+      <c r="H50" s="4">
+        <v>3</v>
+      </c>
+      <c r="I50" s="5">
+        <v>2418691180.0</v>
+      </c>
+      <c r="J50" s="4">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="4">
+        <v>47</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="5">
+        <v>3060878500.0</v>
+      </c>
+      <c r="D51" s="4">
+        <v>76</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="4"/>
+      <c r="G51" s="5">
+        <v>241704000.0</v>
+      </c>
+      <c r="H51" s="4">
+        <v>5</v>
+      </c>
+      <c r="I51" s="5">
+        <v>3302582500.0</v>
+      </c>
+      <c r="J51" s="4">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="4">
+        <v>48</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="5">
+        <v>2760391245.0</v>
+      </c>
+      <c r="D52" s="4">
+        <v>59</v>
+      </c>
+      <c r="E52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F52" s="4"/>
+      <c r="G52" s="5">
+        <v>148800000.0</v>
+      </c>
+      <c r="H52" s="4">
+        <v>1</v>
+      </c>
+      <c r="I52" s="5">
+        <v>2909191245.0</v>
+      </c>
+      <c r="J52" s="4">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="4">
+        <v>49</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C53" s="5">
+        <v>1955643180.0</v>
+      </c>
+      <c r="D53" s="4">
+        <v>88</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="4"/>
+      <c r="G53" s="5">
+        <v>150150000.0</v>
+      </c>
+      <c r="H53" s="4">
         <v>2</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="D2" t="s">
+      <c r="I53" s="5">
+        <v>2105793180.0</v>
+      </c>
+      <c r="J53" s="4">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="4">
+        <v>50</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" s="5">
+        <v>2795200610.0</v>
+      </c>
+      <c r="D54" s="4">
+        <v>94</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="4"/>
+      <c r="G54" s="5">
+        <v>41000000.0</v>
+      </c>
+      <c r="H54" s="4">
+        <v>1</v>
+      </c>
+      <c r="I54" s="5">
+        <v>2836200610.0</v>
+      </c>
+      <c r="J54" s="4">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="4">
+        <v>51</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="5">
+        <v>1969137832.0</v>
+      </c>
+      <c r="D55" s="4">
+        <v>67</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F55" s="4"/>
+      <c r="G55" s="5">
+        <v>67950000.0</v>
+      </c>
+      <c r="H55" s="4">
+        <v>1</v>
+      </c>
+      <c r="I55" s="5">
+        <v>2037087832.0</v>
+      </c>
+      <c r="J55" s="4">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="4">
+        <v>52</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C56" s="5">
+        <v>4283050920.0</v>
+      </c>
+      <c r="D56" s="4">
+        <v>67</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F56" s="4"/>
+      <c r="G56" s="5">
+        <v>82950000.0</v>
+      </c>
+      <c r="H56" s="4">
         <v>2</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2">
+      <c r="I56" s="5">
+        <v>4366000920.0</v>
+      </c>
+      <c r="J56" s="4">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="4">
+        <v>53</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C57" s="5">
+        <v>1701364832.0</v>
+      </c>
+      <c r="D57" s="4">
+        <v>72</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F57" s="4"/>
+      <c r="G57" s="5">
+        <v>101925000.0</v>
+      </c>
+      <c r="H57" s="4">
+        <v>1</v>
+      </c>
+      <c r="I57" s="5">
+        <v>1803289832.0</v>
+      </c>
+      <c r="J57" s="4">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="4">
+        <v>54</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C58" s="5">
+        <v>1555638458.0</v>
+      </c>
+      <c r="D58" s="4">
+        <v>81</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F58" s="4"/>
+      <c r="G58" s="5">
+        <v>87700000.0</v>
+      </c>
+      <c r="H58" s="4">
+        <v>3</v>
+      </c>
+      <c r="I58" s="5">
+        <v>1643338458.0</v>
+      </c>
+      <c r="J58" s="4">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="4">
+        <v>55</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C59" s="5">
+        <v>1839229240.0</v>
+      </c>
+      <c r="D59" s="4">
+        <v>86</v>
+      </c>
+      <c r="E59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F59" s="4"/>
+      <c r="G59" s="5">
+        <v>342000000.0</v>
+      </c>
+      <c r="H59" s="4">
+        <v>1</v>
+      </c>
+      <c r="I59" s="5">
+        <v>2181229240.0</v>
+      </c>
+      <c r="J59" s="4">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="4">
+        <v>56</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C60" s="5">
+        <v>1781303100.0</v>
+      </c>
+      <c r="D60" s="4">
+        <v>79</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F60" s="4"/>
+      <c r="G60" s="5">
+        <v>148800000.0</v>
+      </c>
+      <c r="H60" s="4">
+        <v>1</v>
+      </c>
+      <c r="I60" s="5">
+        <v>1930103100.0</v>
+      </c>
+      <c r="J60" s="4">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="4">
+        <v>57</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C61" s="5">
+        <v>2377209060.0</v>
+      </c>
+      <c r="D61" s="4">
+        <v>71</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="4"/>
+      <c r="G61" s="5">
+        <v>318675000.0</v>
+      </c>
+      <c r="H61" s="4">
+        <v>2</v>
+      </c>
+      <c r="I61" s="5">
+        <v>2695884060.0</v>
+      </c>
+      <c r="J61" s="4">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="4">
+        <v>58</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C62" s="5">
+        <v>2484130200.0</v>
+      </c>
+      <c r="D62" s="4">
+        <v>82</v>
+      </c>
+      <c r="E62" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F62" s="4"/>
+      <c r="G62" s="5">
+        <v>42000000.0</v>
+      </c>
+      <c r="H62" s="4">
+        <v>1</v>
+      </c>
+      <c r="I62" s="5">
+        <v>2526130200.0</v>
+      </c>
+      <c r="J62" s="4">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="4">
+        <v>59</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C63" s="5">
+        <v>2040607888.0</v>
+      </c>
+      <c r="D63" s="4">
+        <v>73</v>
+      </c>
+      <c r="E63" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F63" s="4"/>
+      <c r="G63" s="5">
+        <v>166800000.0</v>
+      </c>
+      <c r="H63" s="4">
+        <v>2</v>
+      </c>
+      <c r="I63" s="5">
+        <v>2207407888.0</v>
+      </c>
+      <c r="J63" s="4">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="4">
+        <v>60</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C64" s="5">
+        <v>1633283180.0</v>
+      </c>
+      <c r="D64" s="4">
+        <v>58</v>
+      </c>
+      <c r="E64" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F64" s="4"/>
+      <c r="G64" s="5">
+        <v>167940000.0</v>
+      </c>
+      <c r="H64" s="4">
+        <v>3</v>
+      </c>
+      <c r="I64" s="5">
+        <v>1801223180.0</v>
+      </c>
+      <c r="J64" s="4">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="4">
+        <v>61</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" s="5">
+        <v>2910612570.0</v>
+      </c>
+      <c r="D65" s="4">
+        <v>75</v>
+      </c>
+      <c r="E65" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F65" s="4"/>
+      <c r="G65" s="5">
+        <v>91540000.0</v>
+      </c>
+      <c r="H65" s="4">
+        <v>6</v>
+      </c>
+      <c r="I65" s="5">
+        <v>3002152570.0</v>
+      </c>
+      <c r="J65" s="4">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="4">
+        <v>62</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C66" s="5">
+        <v>2571732349.0</v>
+      </c>
+      <c r="D66" s="4">
+        <v>84</v>
+      </c>
+      <c r="E66" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F66" s="4"/>
+      <c r="G66" s="5">
+        <v>277246000.0</v>
+      </c>
+      <c r="H66" s="4">
+        <v>6</v>
+      </c>
+      <c r="I66" s="5">
+        <v>2848978349.0</v>
+      </c>
+      <c r="J66" s="4">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="4">
+        <v>63</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C67" s="5">
+        <v>3328857521.0</v>
+      </c>
+      <c r="D67" s="4">
+        <v>75</v>
+      </c>
+      <c r="E67" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F67" s="4"/>
+      <c r="G67" s="5">
+        <v>105970000.0</v>
+      </c>
+      <c r="H67" s="4">
+        <v>3</v>
+      </c>
+      <c r="I67" s="5">
+        <v>3434827521.0</v>
+      </c>
+      <c r="J67" s="4">
         <v>78</v>
       </c>
-      <c r="G2">
-[...11 lines deleted...]
-      <c r="L2">
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="4">
+        <v>64</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" s="5">
+        <v>2189332643.0</v>
+      </c>
+      <c r="D68" s="4">
         <v>90</v>
       </c>
-      <c r="M2" t="s">
-[...7 lines deleted...]
-      <c r="A3">
+      <c r="E68" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F68" s="4"/>
+      <c r="G68" s="5">
+        <v>32336000.0</v>
+      </c>
+      <c r="H68" s="4">
+        <v>9</v>
+      </c>
+      <c r="I68" s="5">
+        <v>2221668643.0</v>
+      </c>
+      <c r="J68" s="4">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="4">
+        <v>65</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C69" s="5">
+        <v>3460975448.0</v>
+      </c>
+      <c r="D69" s="4">
+        <v>101</v>
+      </c>
+      <c r="E69" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F69" s="4"/>
+      <c r="G69" s="5">
+        <v>62565000.0</v>
+      </c>
+      <c r="H69" s="4">
+        <v>4</v>
+      </c>
+      <c r="I69" s="5">
+        <v>3523540448.0</v>
+      </c>
+      <c r="J69" s="4">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="4">
+        <v>66</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C70" s="5">
+        <v>1844635952.0</v>
+      </c>
+      <c r="D70" s="4">
+        <v>75</v>
+      </c>
+      <c r="E70" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F70" s="4"/>
+      <c r="G70" s="5">
+        <v>76695710.0</v>
+      </c>
+      <c r="H70" s="4">
         <v>3</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="D3" t="s">
+      <c r="I70" s="5">
+        <v>1921331662.0</v>
+      </c>
+      <c r="J70" s="4">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="4">
+        <v>67</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C71" s="5">
+        <v>2374819530.0</v>
+      </c>
+      <c r="D71" s="4">
+        <v>71</v>
+      </c>
+      <c r="E71" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F71" s="4"/>
+      <c r="G71" s="5">
+        <v>136119000.0</v>
+      </c>
+      <c r="H71" s="4">
         <v>3</v>
       </c>
-      <c r="E3">
-[...69 lines deleted...]
-      <c r="A5">
+      <c r="I71" s="5">
+        <v>2510938530.0</v>
+      </c>
+      <c r="J71" s="4">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="4">
+        <v>68</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C72" s="5">
+        <v>2271436616.0</v>
+      </c>
+      <c r="D72" s="4">
+        <v>93</v>
+      </c>
+      <c r="E72" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F72" s="4"/>
+      <c r="G72" s="5">
+        <v>109478000.0</v>
+      </c>
+      <c r="H72" s="4">
         <v>5</v>
       </c>
-      <c r="B5">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="I72" s="5">
+        <v>2380914616.0</v>
+      </c>
+      <c r="J72" s="4">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="4">
+        <v>69</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="5">
+        <v>1649140162.0</v>
+      </c>
+      <c r="D73" s="4">
+        <v>82</v>
+      </c>
+      <c r="E73" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F73" s="4"/>
+      <c r="G73" s="5">
+        <v>46311000.0</v>
+      </c>
+      <c r="H73" s="4">
+        <v>3</v>
+      </c>
+      <c r="I73" s="5">
+        <v>1695451162.0</v>
+      </c>
+      <c r="J73" s="4">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="4">
+        <v>70</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="5">
+        <v>2803762795.0</v>
+      </c>
+      <c r="D74" s="4">
+        <v>83</v>
+      </c>
+      <c r="E74" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F74" s="4"/>
+      <c r="G74" s="5">
+        <v>97426000.0</v>
+      </c>
+      <c r="H74" s="4">
+        <v>3</v>
+      </c>
+      <c r="I74" s="5">
+        <v>2901188795.0</v>
+      </c>
+      <c r="J74" s="4">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="4">
+        <v>71</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C75" s="5">
+        <v>2351477783.0</v>
+      </c>
+      <c r="D75" s="4">
+        <v>85</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F75" s="4"/>
+      <c r="G75" s="5">
+        <v>100972000.0</v>
+      </c>
+      <c r="H75" s="4">
+        <v>13</v>
+      </c>
+      <c r="I75" s="5">
+        <v>2452449783.0</v>
+      </c>
+      <c r="J75" s="4">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="4">
+        <v>72</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C76" s="5">
+        <v>3377893500.0</v>
+      </c>
+      <c r="D76" s="4">
+        <v>83</v>
+      </c>
+      <c r="E76" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F76" s="4"/>
+      <c r="G76" s="5">
+        <v>140400000.0</v>
+      </c>
+      <c r="H76" s="4">
+        <v>2</v>
+      </c>
+      <c r="I76" s="5">
+        <v>3518293500.0</v>
+      </c>
+      <c r="J76" s="4">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="4">
+        <v>73</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C77" s="5">
+        <v>31117073573.0</v>
+      </c>
+      <c r="D77" s="4">
+        <v>156</v>
+      </c>
+      <c r="E77" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F77" s="4"/>
+      <c r="G77" s="5">
+        <v>950090000.0</v>
+      </c>
+      <c r="H77" s="4">
         <v>5</v>
       </c>
-      <c r="E5">
-[...99 lines deleted...]
-      <c r="L7">
+      <c r="I77" s="5">
+        <v>32067163573.0</v>
+      </c>
+      <c r="J77" s="4">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="6"/>
+      <c r="B78" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="M7" t="s">
-[...1472 lines deleted...]
-      <c r="L43">
+      <c r="C78" s="8">
+        <v>1702576607231.0</v>
+      </c>
+      <c r="D78" s="6">
+        <v>8810</v>
+      </c>
+      <c r="E78" s="8"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="8">
+        <v>49200907222.0</v>
+      </c>
+      <c r="H78" s="6">
+        <v>300</v>
+      </c>
+      <c r="I78" s="8">
+        <v>1751777514453.0</v>
+      </c>
+      <c r="J78" s="6">
+        <v>9110</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="M43" t="s">
-[...1231 lines deleted...]
-      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A80:J80"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Worksheet</vt:lpstr>
+      <vt:lpstr>Rekap RUP 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Untitled Spreadsheet</dc:title>
+  <dc:title>Rekap RUP 2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>