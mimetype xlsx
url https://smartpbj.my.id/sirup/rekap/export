--- v0 (2026-06-05)
+++ v1 (2026-08-04)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>DINAS PEKERJAAN UMUM DAN PENATAAN RUANG</t>
   </si>
   <si>
-    <t>2026-06-05 12:42:47</t>
+    <t>2026-08-05 02:29:31</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN, KEPEMUDAAN DAN OLAHRAGA</t>
   </si>
   <si>
     <t>DINAS PERIKANAN DAN KETAHANAN PANGAN</t>
   </si>
   <si>
     <t>BAGIAN UMUM</t>
   </si>
   <si>
     <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
   </si>
   <si>
     <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
   </si>
   <si>
     <t>BADAN PENDAPATAN DAERAH</t>
   </si>
   <si>
     <t>BAGIAN KERJASAMA</t>
   </si>
   <si>
     <t>KECAMATAN DENPASAR SELATAN</t>
   </si>
@@ -647,66 +647,66 @@
       </c>
       <c r="M1" t="s">
         <v>1</v>
       </c>
       <c r="N1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>97804</v>
       </c>
       <c r="D2" t="s">
         <v>2</v>
       </c>
       <c r="E2">
         <v>239345662558.0</v>
       </c>
       <c r="F2">
-        <v>538</v>
+        <v>550</v>
       </c>
       <c r="G2">
         <v>19104329000.0</v>
       </c>
       <c r="H2">
         <v>63</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>258449991558.0</v>
       </c>
       <c r="L2">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="M2" t="s">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
         <v>97805</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
       <c r="E3">
         <v>2366440400.0</v>
       </c>
       <c r="F3">
@@ -852,66 +852,66 @@
       </c>
       <c r="M6" t="s">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
         <v>97790</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
         <v>6911263290.0</v>
       </c>
       <c r="F7">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G7">
         <v>2059020000.0</v>
       </c>
       <c r="H7">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>8970283290.0</v>
       </c>
       <c r="L7">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M7" t="s">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
         <v>181804</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
         <v>780473500.0</v>
       </c>
       <c r="F8">
@@ -975,66 +975,66 @@
       </c>
       <c r="M9" t="s">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
         <v>100934</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
         <v>2667653000.0</v>
       </c>
       <c r="F10">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G10">
         <v>1238414500.0</v>
       </c>
       <c r="H10">
         <v>34</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>3906067500.0</v>
       </c>
       <c r="L10">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M10" t="s">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
         <v>60327</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11">
         <v>1598868500.0</v>
       </c>
       <c r="F11">
@@ -1095,69 +1095,69 @@
       </c>
       <c r="L12">
         <v>98</v>
       </c>
       <c r="M12" t="s">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>181715</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13">
-        <v>1794191650.0</v>
+        <v>1772191650.0</v>
       </c>
       <c r="F13">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G13">
         <v>1255568000.0</v>
       </c>
       <c r="H13">
         <v>10</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="K13">
-        <v>3049759650.0</v>
+        <v>3027759650.0</v>
       </c>
       <c r="L13">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M13" t="s">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>14</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
         <v>181781</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14">
         <v>1914003498.0</v>
       </c>
       <c r="F14">
@@ -1262,66 +1262,66 @@
       </c>
       <c r="M16" t="s">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
         <v>181790</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
         <v>1806601048.0</v>
       </c>
       <c r="F17">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G17">
         <v>323382000.0</v>
       </c>
       <c r="H17">
         <v>18</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>2129983048.0</v>
       </c>
       <c r="L17">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M17" t="s">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
         <v>60378</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18">
         <v>1661868700.0</v>
       </c>
       <c r="F18">
@@ -1666,98 +1666,98 @@
       </c>
       <c r="L26">
         <v>77</v>
       </c>
       <c r="M26" t="s">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>27</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
         <v>60326</v>
       </c>
       <c r="D27" t="s">
         <v>27</v>
       </c>
       <c r="E27">
-        <v>4587010450.0</v>
+        <v>4593010450.0</v>
       </c>
       <c r="F27">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G27">
-        <v>2473645342.0</v>
+        <v>2467645342.0</v>
       </c>
       <c r="H27">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>7060655792.0</v>
       </c>
       <c r="L27">
         <v>123</v>
       </c>
       <c r="M27" t="s">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>28</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
         <v>181789</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28">
-        <v>1566027060.0</v>
+        <v>1561127060.0</v>
       </c>
       <c r="F28">
         <v>84</v>
       </c>
       <c r="G28">
-        <v>400400428.0</v>
+        <v>405300428.0</v>
       </c>
       <c r="H28">
         <v>64</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>1966427488.0</v>
       </c>
       <c r="L28">
         <v>148</v>
       </c>
       <c r="M28" t="s">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>29</v>
       </c>
       <c r="B29">
@@ -1789,60 +1789,60 @@
       </c>
       <c r="L29">
         <v>80</v>
       </c>
       <c r="M29" t="s">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>30</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
         <v>60340</v>
       </c>
       <c r="D30" t="s">
         <v>30</v>
       </c>
       <c r="E30">
-        <v>106389314170.0</v>
+        <v>106396142170.0</v>
       </c>
       <c r="F30">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G30">
-        <v>9564383460.0</v>
+        <v>9557555460.0</v>
       </c>
       <c r="H30">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>115953697630.0</v>
       </c>
       <c r="L30">
         <v>472</v>
       </c>
       <c r="M30" t="s">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>31</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
@@ -1953,57 +1953,57 @@
       </c>
       <c r="L33">
         <v>98</v>
       </c>
       <c r="M33" t="s">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>34</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
         <v>181785</v>
       </c>
       <c r="D34" t="s">
         <v>34</v>
       </c>
       <c r="E34">
-        <v>971226100.0</v>
+        <v>976026100.0</v>
       </c>
       <c r="F34">
         <v>72</v>
       </c>
       <c r="G34">
-        <v>260756000.0</v>
+        <v>255956000.0</v>
       </c>
       <c r="H34">
         <v>18</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>1231982100.0</v>
       </c>
       <c r="L34">
         <v>90</v>
       </c>
       <c r="M34" t="s">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
         <v>35</v>
       </c>
       <c r="B35">
@@ -2035,69 +2035,69 @@
       </c>
       <c r="L35">
         <v>127</v>
       </c>
       <c r="M35" t="s">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>36</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
         <v>97807</v>
       </c>
       <c r="D36" t="s">
         <v>36</v>
       </c>
       <c r="E36">
-        <v>8345570390.0</v>
+        <v>8358570390.0</v>
       </c>
       <c r="F36">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G36">
-        <v>501036000.0</v>
+        <v>488036000.0</v>
       </c>
       <c r="H36">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>8846606390.0</v>
       </c>
       <c r="L36">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M36" t="s">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>37</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
         <v>60345</v>
       </c>
       <c r="D37" t="s">
         <v>37</v>
       </c>
       <c r="E37">
         <v>49860085810.0</v>
       </c>
       <c r="F37">
@@ -2161,66 +2161,66 @@
       </c>
       <c r="M38" t="s">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39">
         <v>39</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
         <v>181786</v>
       </c>
       <c r="D39" t="s">
         <v>39</v>
       </c>
       <c r="E39">
         <v>1620937000.0</v>
       </c>
       <c r="F39">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G39">
         <v>247465000.0</v>
       </c>
       <c r="H39">
         <v>52</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>1868402000.0</v>
       </c>
       <c r="L39">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M39" t="s">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40">
         <v>40</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
         <v>60351</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
         <v>16791067144.0</v>
       </c>
       <c r="F40">
@@ -2243,107 +2243,107 @@
       </c>
       <c r="M40" t="s">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41">
         <v>41</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
         <v>97811</v>
       </c>
       <c r="D41" t="s">
         <v>41</v>
       </c>
       <c r="E41">
         <v>1659383000.0</v>
       </c>
       <c r="F41">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G41">
         <v>910074750.0</v>
       </c>
       <c r="H41">
         <v>33</v>
       </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>2569457750.0</v>
       </c>
       <c r="L41">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="M41" t="s">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42">
         <v>42</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
         <v>97793</v>
       </c>
       <c r="D42" t="s">
         <v>42</v>
       </c>
       <c r="E42">
         <v>6661843400.0</v>
       </c>
       <c r="F42">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G42">
         <v>792361600.0</v>
       </c>
       <c r="H42">
         <v>32</v>
       </c>
       <c r="I42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>7454205000.0</v>
       </c>
       <c r="L42">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M42" t="s">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43">
         <v>43</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
         <v>181719</v>
       </c>
       <c r="D43" t="s">
         <v>43</v>
       </c>
       <c r="E43">
         <v>2315505850.0</v>
       </c>
       <c r="F43">
@@ -2448,66 +2448,66 @@
       </c>
       <c r="M45" t="s">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46">
         <v>46</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
         <v>97801</v>
       </c>
       <c r="D46" t="s">
         <v>46</v>
       </c>
       <c r="E46">
         <v>4807551650.0</v>
       </c>
       <c r="F46">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G46">
         <v>1374320000.0</v>
       </c>
       <c r="H46">
         <v>11</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>6181871650.0</v>
       </c>
       <c r="L46">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M46" t="s">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47">
         <v>47</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
         <v>181718</v>
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47">
         <v>1673771432.0</v>
       </c>
       <c r="F47">
@@ -2817,107 +2817,107 @@
       </c>
       <c r="M54" t="s">
         <v>1</v>
       </c>
       <c r="N54" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55">
         <v>55</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
         <v>181716</v>
       </c>
       <c r="D55" t="s">
         <v>55</v>
       </c>
       <c r="E55">
         <v>2641102400.0</v>
       </c>
       <c r="F55">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G55">
         <v>1984856000.0</v>
       </c>
       <c r="H55">
         <v>11</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>4625958400.0</v>
       </c>
       <c r="L55">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M55" t="s">
         <v>1</v>
       </c>
       <c r="N55" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56">
         <v>56</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
         <v>181788</v>
       </c>
       <c r="D56" t="s">
         <v>56</v>
       </c>
       <c r="E56">
         <v>1705076368.0</v>
       </c>
       <c r="F56">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G56">
         <v>404071000.0</v>
       </c>
       <c r="H56">
         <v>15</v>
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>2109147368.0</v>
       </c>
       <c r="L56">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M56" t="s">
         <v>1</v>
       </c>
       <c r="N56" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57">
         <v>57</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
         <v>181722</v>
       </c>
       <c r="D57" t="s">
         <v>57</v>
       </c>
       <c r="E57">
         <v>1851530950.0</v>
       </c>
       <c r="F57">
@@ -3101,110 +3101,110 @@
       </c>
       <c r="L61">
         <v>86</v>
       </c>
       <c r="M61" t="s">
         <v>1</v>
       </c>
       <c r="N61" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62">
         <v>62</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
         <v>181791</v>
       </c>
       <c r="D62" t="s">
         <v>62</v>
       </c>
       <c r="E62">
-        <v>1891612453.0</v>
+        <v>1869612453.0</v>
       </c>
       <c r="F62">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G62">
-        <v>553181000.0</v>
+        <v>575181000.0</v>
       </c>
       <c r="H62">
         <v>18</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>2444793453.0</v>
       </c>
       <c r="L62">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M62" t="s">
         <v>1</v>
       </c>
       <c r="N62" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63">
         <v>63</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
         <v>181828</v>
       </c>
       <c r="D63" t="s">
         <v>63</v>
       </c>
       <c r="E63">
-        <v>60526277000.0</v>
+        <v>58646277000.0</v>
       </c>
       <c r="F63">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G63">
-        <v>24764123000.0</v>
+        <v>26644123000.0</v>
       </c>
       <c r="H63">
         <v>23</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>85290400000.0</v>
       </c>
       <c r="L63">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M63" t="s">
         <v>1</v>
       </c>
       <c r="N63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64">
         <v>64</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
         <v>181787</v>
       </c>
       <c r="D64" t="s">
         <v>64</v>
       </c>
       <c r="E64">
         <v>2182567100.0</v>
       </c>
       <c r="F64">
@@ -3350,66 +3350,66 @@
       </c>
       <c r="M67" t="s">
         <v>1</v>
       </c>
       <c r="N67" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68">
         <v>68</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
         <v>181783</v>
       </c>
       <c r="D68" t="s">
         <v>68</v>
       </c>
       <c r="E68">
         <v>2038297438.0</v>
       </c>
       <c r="F68">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G68">
         <v>506521000.0</v>
       </c>
       <c r="H68">
         <v>17</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>2544818438.0</v>
       </c>
       <c r="L68">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M68" t="s">
         <v>1</v>
       </c>
       <c r="N68" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69">
         <v>69</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
         <v>97803</v>
       </c>
       <c r="D69" t="s">
         <v>69</v>
       </c>
       <c r="E69">
         <v>2978575900.0</v>
       </c>
       <c r="F69">
@@ -3432,66 +3432,66 @@
       </c>
       <c r="M69" t="s">
         <v>1</v>
       </c>
       <c r="N69" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70">
         <v>70</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
         <v>60337</v>
       </c>
       <c r="D70" t="s">
         <v>70</v>
       </c>
       <c r="E70">
         <v>33791538916.0</v>
       </c>
       <c r="F70">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G70">
         <v>7662983000.0</v>
       </c>
       <c r="H70">
         <v>24</v>
       </c>
       <c r="I70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>41454521916.0</v>
       </c>
       <c r="L70">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M70" t="s">
         <v>1</v>
       </c>
       <c r="N70" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71">
         <v>71</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
         <v>349883</v>
       </c>
       <c r="D71" t="s">
         <v>71</v>
       </c>
       <c r="E71">
         <v>283655000.0</v>
       </c>
       <c r="F71">