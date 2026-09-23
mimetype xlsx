--- v1 (2026-08-04)
+++ v2 (2026-09-23)
@@ -14,270 +14,270 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
+    <t>INSPEKTORAT</t>
+  </si>
+  <si>
+    <t>2026-09-23 19:45:59</t>
+  </si>
+  <si>
+    <t>BADAN PERENCANAAN PEMBANGUNAN DAERAH</t>
+  </si>
+  <si>
+    <t>BADAN PENANGGULANGAN BENCANA DAERAH</t>
+  </si>
+  <si>
+    <t>SEKRETARIAT DPRD</t>
+  </si>
+  <si>
+    <t>SATUAN POLISI PAMONG PRAJA</t>
+  </si>
+  <si>
+    <t>DINAS KESEHATAN</t>
+  </si>
+  <si>
+    <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
+  </si>
+  <si>
+    <t>DINAS PERHUBUNGAN</t>
+  </si>
+  <si>
+    <t>DINAS KEBUDAYAAN</t>
+  </si>
+  <si>
+    <t>DINAS PARIWISATA</t>
+  </si>
+  <si>
+    <t>DINAS PERINDUSTRIAN DAN PERDAGANGAN</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>KECAMATAN DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
+  </si>
+  <si>
+    <t>BADAN PENDAPATAN DAERAH</t>
+  </si>
+  <si>
+    <t>DINAS KOMUNIKASI, INFORMATIKA DAN STATISTIK</t>
+  </si>
+  <si>
+    <t>DINAS LINGKUNGAN HIDUP DAN KEBERSIHAN</t>
+  </si>
+  <si>
     <t>DINAS PEKERJAAN UMUM DAN PENATAAN RUANG</t>
   </si>
   <si>
-    <t>2026-08-05 02:29:31</t>
+    <t>DINAS PEMBERDAYAAN MASYARAKAT DAN DESA</t>
+  </si>
+  <si>
+    <t>DINAS PENANAMAN MODAL DAN PELAYANAN TERPADU SATU PINTU</t>
+  </si>
+  <si>
+    <t>DINAS PEMBERDAYAAN PEREMPUAN DAN PERLINDUNGAN ANAK, PENGENDALIAN PENDUDUK DAN KELUARGA BERENCANA</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN, KEPEMUDAAN DAN OLAHRAGA</t>
   </si>
   <si>
     <t>DINAS PERIKANAN DAN KETAHANAN PANGAN</t>
   </si>
   <si>
+    <t>DINAS PERPUSTAKAAN DAN KEARSIPAN</t>
+  </si>
+  <si>
+    <t>DINAS PERTANIAN</t>
+  </si>
+  <si>
+    <t>DINAS SOSIAL</t>
+  </si>
+  <si>
+    <t>DINAS TENAGA KERJA DAN SERTIFIKASI KOMPETENSI</t>
+  </si>
+  <si>
+    <t>BADAN PENGELOLA KEUANGAN DAN ASET DAERAH</t>
+  </si>
+  <si>
+    <t>DINAS KOPERASI, USAHA MIKRO KECIL DAN MENENGAH</t>
+  </si>
+  <si>
+    <t>BADAN KEPEGAWAIAN DAN PENGEMBANGAN SUMBER DAYA MANUSIA</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEGUYANGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN TONJA</t>
+  </si>
+  <si>
+    <t>KELURAHAN UBUNG</t>
+  </si>
+  <si>
+    <t>KELURAHAN SERANGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN SANUR</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEDUNGAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN KESIMAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PENATIH</t>
+  </si>
+  <si>
+    <t>KELURAHAN SESETAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN SUMERTA</t>
+  </si>
+  <si>
+    <t>KELURAHAN DANGIN PURI</t>
+  </si>
+  <si>
+    <t>KELURAHAN DAUH PURI</t>
+  </si>
+  <si>
+    <t>KELURAHAN RENON</t>
+  </si>
+  <si>
+    <t>KELURAHAN PANJER</t>
+  </si>
+  <si>
+    <t>KELURAHAN PEMECUTAN</t>
+  </si>
+  <si>
+    <t>KELURAHAN PADANGSAMBIAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR BARAT</t>
+  </si>
+  <si>
+    <t>PUSKESMAS III DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS IV DENPASAR SELATAN</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR TIMUR</t>
+  </si>
+  <si>
+    <t>PUSKESMAS I DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>PUSKESMAS II DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>PUSKESMAS III DENPASAR UTARA</t>
+  </si>
+  <si>
+    <t>BAGIAN ORGANISASI</t>
+  </si>
+  <si>
+    <t>BAGIAN KESEJAHTERAAN RAKYAT</t>
+  </si>
+  <si>
+    <t>BAGIAN TATA PEMERINTAHAN</t>
+  </si>
+  <si>
+    <t>BAGIAN ADMINISTRASI PEMBANGUNAN</t>
+  </si>
+  <si>
+    <t>BAGIAN KERJASAMA</t>
+  </si>
+  <si>
+    <t>BAGIAN PENGADAAN BARANG DAN JASA</t>
+  </si>
+  <si>
     <t>BAGIAN UMUM</t>
   </si>
   <si>
-    <t>BADAN KESATUAN BANGSA DAN POLITIK</t>
-[...59 lines deleted...]
-    <t>BAGIAN PENGADAAN BARANG DAN JASA</t>
+    <t>BLUD RSUD WANGAYA</t>
+  </si>
+  <si>
+    <t>DINAS PERUMAHAN, KAWASAN PERMUKIMAN DAN PERTANAHAN</t>
+  </si>
+  <si>
+    <t>BAGIAN PROTOKOL DAN KOMUNIKASI PIMPINAN</t>
   </si>
   <si>
     <t>BADAN RISET DAN INOVASI DAERAH</t>
   </si>
   <si>
-    <t>INSPEKTORAT</t>
-[...11 lines deleted...]
-    <t>DINAS KEPENDUDUKAN DAN PENCATATAN SIPIL</t>
+    <t>BAGIAN HUKUM</t>
   </si>
   <si>
     <t>BAGIAN PEREKONOMIAN</t>
   </si>
   <si>
-    <t>KELURAHAN PANJER</t>
-[...58 lines deleted...]
-  <si>
     <t>DINAS PEMADAM KEBAKARAN DAN PENYELAMATAN</t>
-  </si>
-[...58 lines deleted...]
-    <t>BAGIAN TATA PEMERINTAHAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -597,2286 +597,2289 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1">
         <v>1</v>
       </c>
       <c r="B1">
         <v>2026</v>
       </c>
       <c r="C1">
-        <v>97797</v>
+        <v>60326</v>
       </c>
       <c r="D1" t="s">
         <v>0</v>
       </c>
       <c r="E1">
-        <v>470378975482.0</v>
+        <v>4593010450.0</v>
       </c>
       <c r="F1">
-        <v>448</v>
+        <v>107</v>
       </c>
       <c r="G1">
-        <v>3686472000.0</v>
+        <v>2467645342.0</v>
       </c>
       <c r="H1">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I1">
         <v>0.0</v>
       </c>
       <c r="K1">
-        <v>474065447482.0</v>
+        <v>7060655792.0</v>
       </c>
       <c r="L1">
-        <v>478</v>
+        <v>123</v>
       </c>
       <c r="M1" t="s">
         <v>1</v>
       </c>
       <c r="N1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
-        <v>97804</v>
+        <v>60327</v>
       </c>
       <c r="D2" t="s">
         <v>2</v>
       </c>
       <c r="E2">
-        <v>239345662558.0</v>
+        <v>1598868500.0</v>
       </c>
       <c r="F2">
-        <v>550</v>
+        <v>78</v>
       </c>
       <c r="G2">
-        <v>19104329000.0</v>
+        <v>1920642475.0</v>
       </c>
       <c r="H2">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="K2">
-        <v>258449991558.0</v>
+        <v>3519510975.0</v>
       </c>
       <c r="L2">
-        <v>613</v>
+        <v>90</v>
       </c>
       <c r="M2" t="s">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
         <v>3</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>97805</v>
+        <v>60333</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
       <c r="E3">
-        <v>2366440400.0</v>
+        <v>6554705500.0</v>
       </c>
       <c r="F3">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="G3">
-        <v>444109500.0</v>
+        <v>732025000.0</v>
       </c>
       <c r="H3">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="K3">
-        <v>2810549900.0</v>
+        <v>7286730500.0</v>
       </c>
       <c r="L3">
-        <v>172</v>
+        <v>129</v>
       </c>
       <c r="M3" t="s">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
         <v>4</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>181806</v>
+        <v>60337</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4">
-        <v>27674755550.0</v>
+        <v>33787058916.0</v>
       </c>
       <c r="F4">
-        <v>174</v>
+        <v>158</v>
       </c>
       <c r="G4">
-        <v>2668000000.0</v>
+        <v>7667463000.0</v>
       </c>
       <c r="H4">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="K4">
-        <v>30342755550.0</v>
+        <v>41454521916.0</v>
       </c>
       <c r="L4">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M4" t="s">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
         <v>5</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>97789</v>
+        <v>60338</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5">
-        <v>5303454700.0</v>
+        <v>2559597100.0</v>
       </c>
       <c r="F5">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="G5">
-        <v>4507975040.0</v>
+        <v>490450000.0</v>
       </c>
       <c r="H5">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="K5">
-        <v>9811429740.0</v>
+        <v>3050047100.0</v>
       </c>
       <c r="L5">
-        <v>216</v>
+        <v>73</v>
       </c>
       <c r="M5" t="s">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>97806</v>
+        <v>60340</v>
       </c>
       <c r="D6" t="s">
         <v>6</v>
       </c>
       <c r="E6">
-        <v>2033305780.0</v>
+        <v>106396142170.0</v>
       </c>
       <c r="F6">
-        <v>82</v>
+        <v>365</v>
       </c>
       <c r="G6">
-        <v>512520000.0</v>
+        <v>9557555460.0</v>
       </c>
       <c r="H6">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="K6">
-        <v>2545825780.0</v>
+        <v>115953697630.0</v>
       </c>
       <c r="L6">
-        <v>98</v>
+        <v>472</v>
       </c>
       <c r="M6" t="s">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>97790</v>
+        <v>60344</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>6911263290.0</v>
+        <v>2229271200.0</v>
       </c>
       <c r="F7">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="G7">
-        <v>2059020000.0</v>
+        <v>5924664000.0</v>
       </c>
       <c r="H7">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="K7">
-        <v>8970283290.0</v>
+        <v>8153935200.0</v>
       </c>
       <c r="L7">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M7" t="s">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
         <v>8</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>181804</v>
+        <v>60345</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>780473500.0</v>
+        <v>49860085810.0</v>
       </c>
       <c r="F8">
-        <v>21</v>
+        <v>343</v>
       </c>
       <c r="G8">
-        <v>666290000.0</v>
+        <v>2459210000.0</v>
       </c>
       <c r="H8">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>1446763500.0</v>
+        <v>52319295810.0</v>
       </c>
       <c r="L8">
-        <v>27</v>
+        <v>369</v>
       </c>
       <c r="M8" t="s">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>60377</v>
+        <v>60350</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
-        <v>1827028300.0</v>
+        <v>7747216500.0</v>
       </c>
       <c r="F9">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="G9">
-        <v>283840000.0</v>
+        <v>44216043000.0</v>
       </c>
       <c r="H9">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="K9">
-        <v>2110868300.0</v>
+        <v>51963259500.0</v>
       </c>
       <c r="L9">
-        <v>85</v>
+        <v>254</v>
       </c>
       <c r="M9" t="s">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>100934</v>
+        <v>60351</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
-        <v>2667653000.0</v>
+        <v>16791067144.0</v>
       </c>
       <c r="F10">
-        <v>88</v>
+        <v>210</v>
       </c>
       <c r="G10">
-        <v>1238414500.0</v>
+        <v>1912777040.0</v>
       </c>
       <c r="H10">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>3906067500.0</v>
+        <v>18703844184.0</v>
       </c>
       <c r="L10">
-        <v>122</v>
+        <v>243</v>
       </c>
       <c r="M10" t="s">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>60327</v>
+        <v>60352</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11">
-        <v>1598868500.0</v>
+        <v>2762551000.0</v>
       </c>
       <c r="F11">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="G11">
-        <v>1920642475.0</v>
+        <v>425977484.0</v>
       </c>
       <c r="H11">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="K11">
-        <v>3519510975.0</v>
+        <v>3188528484.0</v>
       </c>
       <c r="L11">
-        <v>90</v>
+        <v>147</v>
       </c>
       <c r="M11" t="s">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>105348</v>
+        <v>60376</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
-        <v>3518831000.0</v>
+        <v>2214557400.0</v>
       </c>
       <c r="F12">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G12">
-        <v>5710523352.0</v>
+        <v>305586000.0</v>
       </c>
       <c r="H12">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="K12">
-        <v>9229354352.0</v>
+        <v>2520143400.0</v>
       </c>
       <c r="L12">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="M12" t="s">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>181715</v>
+        <v>60377</v>
       </c>
       <c r="D13" t="s">
         <v>13</v>
       </c>
       <c r="E13">
-        <v>1772191650.0</v>
+        <v>1827028300.0</v>
       </c>
       <c r="F13">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G13">
-        <v>1255568000.0</v>
+        <v>283840000.0</v>
       </c>
       <c r="H13">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="K13">
-        <v>3027759650.0</v>
+        <v>2110868300.0</v>
       </c>
       <c r="L13">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M13" t="s">
         <v>1</v>
       </c>
       <c r="N13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>14</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>181781</v>
+        <v>60378</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14">
-        <v>1914003498.0</v>
+        <v>1661868700.0</v>
       </c>
       <c r="F14">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="G14">
-        <v>403908000.0</v>
+        <v>342190000.0</v>
       </c>
       <c r="H14">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>2317911498.0</v>
+        <v>2004058700.0</v>
       </c>
       <c r="L14">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
         <v>1</v>
       </c>
       <c r="N14" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>15</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>181714</v>
+        <v>60379</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15">
-        <v>1774262650.0</v>
+        <v>1645379440.0</v>
       </c>
       <c r="F15">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G15">
-        <v>1064698000.0</v>
+        <v>279050000.0</v>
       </c>
       <c r="H15">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="K15">
-        <v>2838960650.0</v>
+        <v>1924429440.0</v>
       </c>
       <c r="L15">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="M15" t="s">
         <v>1</v>
       </c>
       <c r="N15" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>97795</v>
+        <v>97789</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
       <c r="E16">
-        <v>280914836800.0</v>
+        <v>5303454700.0</v>
       </c>
       <c r="F16">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="G16">
-        <v>27758971129.0</v>
+        <v>4507975040.0</v>
       </c>
       <c r="H16">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I16">
         <v>0.0</v>
       </c>
       <c r="K16">
-        <v>308673807929.0</v>
+        <v>9811429740.0</v>
       </c>
       <c r="L16">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="M16" t="s">
         <v>1</v>
       </c>
       <c r="N16" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>181790</v>
+        <v>97790</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17">
-        <v>1806601048.0</v>
+        <v>6911263290.0</v>
       </c>
       <c r="F17">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G17">
-        <v>323382000.0</v>
+        <v>2059020000.0</v>
       </c>
       <c r="H17">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="K17">
-        <v>2129983048.0</v>
+        <v>8970283290.0</v>
       </c>
       <c r="L17">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="M17" t="s">
         <v>1</v>
       </c>
       <c r="N17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>18</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>60378</v>
+        <v>97793</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18">
-        <v>1661868700.0</v>
+        <v>6661843400.0</v>
       </c>
       <c r="F18">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G18">
-        <v>342190000.0</v>
+        <v>792361600.0</v>
       </c>
       <c r="H18">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="K18">
-        <v>2004058700.0</v>
+        <v>7454205000.0</v>
       </c>
       <c r="L18">
-        <v>107</v>
+        <v>180</v>
       </c>
       <c r="M18" t="s">
         <v>1</v>
       </c>
       <c r="N18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>19</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>181723</v>
+        <v>97795</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19">
-        <v>1509663278.0</v>
+        <v>280914836800.0</v>
       </c>
       <c r="F19">
-        <v>78</v>
+        <v>170</v>
       </c>
       <c r="G19">
-        <v>978156000.0</v>
+        <v>27758971129.0</v>
       </c>
       <c r="H19">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="K19">
-        <v>2487819278.0</v>
+        <v>308673807929.0</v>
       </c>
       <c r="L19">
-        <v>89</v>
+        <v>215</v>
       </c>
       <c r="M19" t="s">
         <v>1</v>
       </c>
       <c r="N19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>20</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>181801</v>
+        <v>97797</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20">
-        <v>12879441500.0</v>
+        <v>470378975482.0</v>
       </c>
       <c r="F20">
-        <v>78</v>
+        <v>448</v>
       </c>
       <c r="G20">
-        <v>1073052000.0</v>
+        <v>3686472000.0</v>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="K20">
-        <v>13952493500.0</v>
+        <v>474065447482.0</v>
       </c>
       <c r="L20">
-        <v>84</v>
+        <v>478</v>
       </c>
       <c r="M20" t="s">
         <v>1</v>
       </c>
       <c r="N20" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>21</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>60338</v>
+        <v>97798</v>
       </c>
       <c r="D21" t="s">
         <v>21</v>
       </c>
       <c r="E21">
-        <v>2559597100.0</v>
+        <v>4441950458.0</v>
       </c>
       <c r="F21">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="G21">
-        <v>490450000.0</v>
+        <v>833450000.0</v>
       </c>
       <c r="H21">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="K21">
-        <v>3050047100.0</v>
+        <v>5275400458.0</v>
       </c>
       <c r="L21">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="M21" t="s">
         <v>1</v>
       </c>
       <c r="N21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>22</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>60376</v>
+        <v>97801</v>
       </c>
       <c r="D22" t="s">
         <v>22</v>
       </c>
       <c r="E22">
-        <v>2214557400.0</v>
+        <v>4807551650.0</v>
       </c>
       <c r="F22">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="G22">
-        <v>305586000.0</v>
+        <v>1374320000.0</v>
       </c>
       <c r="H22">
         <v>11</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="K22">
-        <v>2520143400.0</v>
+        <v>6181871650.0</v>
       </c>
       <c r="L22">
-        <v>90</v>
+        <v>121</v>
       </c>
       <c r="M22" t="s">
         <v>1</v>
       </c>
       <c r="N22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>23</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>181803</v>
+        <v>97803</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23">
-        <v>605048150.0</v>
+        <v>2978575900.0</v>
       </c>
       <c r="F23">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="G23">
-        <v>0.0</v>
+        <v>5045773000.0</v>
+      </c>
+      <c r="H23">
+        <v>48</v>
       </c>
       <c r="I23">
         <v>0.0</v>
       </c>
       <c r="K23">
-        <v>605048150.0</v>
+        <v>8024348900.0</v>
       </c>
       <c r="L23">
-        <v>9</v>
+        <v>157</v>
       </c>
       <c r="M23" t="s">
         <v>1</v>
       </c>
       <c r="N23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>24</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>60350</v>
+        <v>97804</v>
       </c>
       <c r="D24" t="s">
         <v>24</v>
       </c>
       <c r="E24">
-        <v>7384806500.0</v>
+        <v>239377162558.0</v>
       </c>
       <c r="F24">
-        <v>186</v>
+        <v>554</v>
       </c>
       <c r="G24">
-        <v>44043543000.0</v>
+        <v>19172829000.0</v>
       </c>
       <c r="H24">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="K24">
-        <v>51428349500.0</v>
+        <v>258549991558.0</v>
       </c>
       <c r="L24">
-        <v>244</v>
+        <v>619</v>
       </c>
       <c r="M24" t="s">
         <v>1</v>
       </c>
       <c r="N24" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>25</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>181805</v>
+        <v>97805</v>
       </c>
       <c r="D25" t="s">
         <v>25</v>
       </c>
       <c r="E25">
-        <v>432271000.0</v>
+        <v>2366440400.0</v>
       </c>
       <c r="F25">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="G25">
-        <v>28140000.0</v>
+        <v>444109500.0</v>
       </c>
       <c r="H25">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>460411000.0</v>
+        <v>2810549900.0</v>
       </c>
       <c r="L25">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="M25" t="s">
         <v>1</v>
       </c>
       <c r="N25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>26</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>328228</v>
+        <v>97806</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26">
-        <v>1316461100.0</v>
+        <v>2033305780.0</v>
       </c>
       <c r="F26">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="G26">
-        <v>454120000.0</v>
+        <v>512520000.0</v>
       </c>
       <c r="H26">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>1770581100.0</v>
+        <v>2545825780.0</v>
       </c>
       <c r="L26">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="M26" t="s">
         <v>1</v>
       </c>
       <c r="N26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>27</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>60326</v>
+        <v>97807</v>
       </c>
       <c r="D27" t="s">
         <v>27</v>
       </c>
       <c r="E27">
-        <v>4593010450.0</v>
+        <v>8358570390.0</v>
       </c>
       <c r="F27">
-        <v>107</v>
+        <v>145</v>
       </c>
       <c r="G27">
-        <v>2467645342.0</v>
+        <v>488036000.0</v>
       </c>
       <c r="H27">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>7060655792.0</v>
+        <v>8846606390.0</v>
       </c>
       <c r="L27">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="M27" t="s">
         <v>1</v>
       </c>
       <c r="N27" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>28</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>181789</v>
+        <v>97810</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28">
-        <v>1561127060.0</v>
+        <v>4510274200.0</v>
       </c>
       <c r="F28">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="G28">
-        <v>405300428.0</v>
+        <v>1222500000.0</v>
       </c>
       <c r="H28">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="K28">
-        <v>1966427488.0</v>
+        <v>5732774200.0</v>
       </c>
       <c r="L28">
-        <v>148</v>
+        <v>110</v>
       </c>
       <c r="M28" t="s">
         <v>1</v>
       </c>
       <c r="N28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>29</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>181725</v>
+        <v>97811</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29">
-        <v>4151388704.0</v>
+        <v>1659383000.0</v>
       </c>
       <c r="F29">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="G29">
-        <v>1784183000.0</v>
+        <v>910074750.0</v>
       </c>
       <c r="H29">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="K29">
-        <v>5935571704.0</v>
+        <v>2569457750.0</v>
       </c>
       <c r="L29">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="M29" t="s">
         <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>30</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>60340</v>
+        <v>97879</v>
       </c>
       <c r="D30" t="s">
         <v>30</v>
       </c>
       <c r="E30">
-        <v>106396142170.0</v>
+        <v>3298211600.0</v>
       </c>
       <c r="F30">
-        <v>365</v>
+        <v>131</v>
       </c>
       <c r="G30">
-        <v>9557555460.0</v>
+        <v>2132230000.0</v>
       </c>
       <c r="H30">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="I30">
         <v>0.0</v>
       </c>
       <c r="K30">
-        <v>115953697630.0</v>
+        <v>5430441600.0</v>
       </c>
       <c r="L30">
-        <v>472</v>
+        <v>155</v>
       </c>
       <c r="M30" t="s">
         <v>1</v>
       </c>
       <c r="N30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>31</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>60344</v>
+        <v>100934</v>
       </c>
       <c r="D31" t="s">
         <v>31</v>
       </c>
       <c r="E31">
-        <v>2229271200.0</v>
+        <v>2667653000.0</v>
       </c>
       <c r="F31">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G31">
-        <v>5924664000.0</v>
+        <v>1238414500.0</v>
       </c>
       <c r="H31">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="I31">
         <v>0.0</v>
       </c>
       <c r="K31">
-        <v>8153935200.0</v>
+        <v>3906067500.0</v>
       </c>
       <c r="L31">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="M31" t="s">
         <v>1</v>
       </c>
       <c r="N31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>32</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>349884</v>
+        <v>105348</v>
       </c>
       <c r="D32" t="s">
         <v>32</v>
       </c>
       <c r="E32">
-        <v>176506000.0</v>
+        <v>3518831000.0</v>
       </c>
       <c r="F32">
+        <v>75</v>
+      </c>
+      <c r="G32">
+        <v>5710523352.0</v>
+      </c>
+      <c r="H32">
         <v>23</v>
       </c>
-      <c r="G32">
-[...4 lines deleted...]
-      </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>202356000.0</v>
+        <v>9229354352.0</v>
       </c>
       <c r="L32">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="M32" t="s">
         <v>1</v>
       </c>
       <c r="N32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>33</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>181724</v>
+        <v>181710</v>
       </c>
       <c r="D33" t="s">
         <v>33</v>
       </c>
       <c r="E33">
-        <v>1924419110.0</v>
+        <v>1945484832.0</v>
       </c>
       <c r="F33">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="G33">
-        <v>1234316000.0</v>
+        <v>1499806000.0</v>
       </c>
       <c r="H33">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="K33">
-        <v>3158735110.0</v>
+        <v>3445290832.0</v>
       </c>
       <c r="L33">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="M33" t="s">
         <v>1</v>
       </c>
       <c r="N33" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>34</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>181785</v>
+        <v>181711</v>
       </c>
       <c r="D34" t="s">
         <v>34</v>
       </c>
       <c r="E34">
-        <v>976026100.0</v>
+        <v>1862416000.0</v>
       </c>
       <c r="F34">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G34">
-        <v>255956000.0</v>
+        <v>1093389000.0</v>
       </c>
       <c r="H34">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="K34">
-        <v>1231982100.0</v>
+        <v>2955805000.0</v>
       </c>
       <c r="L34">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="M34" t="s">
         <v>1</v>
       </c>
       <c r="N34" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
         <v>35</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>97798</v>
+        <v>181713</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35">
-        <v>4441950458.0</v>
+        <v>1610094200.0</v>
       </c>
       <c r="F35">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="G35">
-        <v>833450000.0</v>
+        <v>756358000.0</v>
       </c>
       <c r="H35">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="K35">
-        <v>5275400458.0</v>
+        <v>2366452200.0</v>
       </c>
       <c r="L35">
-        <v>127</v>
+        <v>69</v>
       </c>
       <c r="M35" t="s">
         <v>1</v>
       </c>
       <c r="N35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>36</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>97807</v>
+        <v>181714</v>
       </c>
       <c r="D36" t="s">
         <v>36</v>
       </c>
       <c r="E36">
-        <v>8358570390.0</v>
+        <v>1774262650.0</v>
       </c>
       <c r="F36">
-        <v>145</v>
+        <v>76</v>
       </c>
       <c r="G36">
-        <v>488036000.0</v>
+        <v>1064698000.0</v>
       </c>
       <c r="H36">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="I36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>8846606390.0</v>
+        <v>2838960650.0</v>
       </c>
       <c r="L36">
-        <v>158</v>
+        <v>84</v>
       </c>
       <c r="M36" t="s">
         <v>1</v>
       </c>
       <c r="N36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>37</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>60345</v>
+        <v>181715</v>
       </c>
       <c r="D37" t="s">
         <v>37</v>
       </c>
       <c r="E37">
-        <v>49860085810.0</v>
+        <v>1794191650.0</v>
       </c>
       <c r="F37">
-        <v>342</v>
+        <v>80</v>
       </c>
       <c r="G37">
-        <v>2459210000.0</v>
+        <v>1255568000.0</v>
       </c>
       <c r="H37">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="K37">
-        <v>52319295810.0</v>
+        <v>3049759650.0</v>
       </c>
       <c r="L37">
-        <v>368</v>
+        <v>90</v>
       </c>
       <c r="M37" t="s">
         <v>1</v>
       </c>
       <c r="N37" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
         <v>38</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>97879</v>
+        <v>181716</v>
       </c>
       <c r="D38" t="s">
         <v>38</v>
       </c>
       <c r="E38">
-        <v>3298211600.0</v>
+        <v>2641102400.0</v>
       </c>
       <c r="F38">
-        <v>135</v>
+        <v>89</v>
       </c>
       <c r="G38">
-        <v>2132230000.0</v>
+        <v>1984856000.0</v>
       </c>
       <c r="H38">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="K38">
-        <v>5430441600.0</v>
+        <v>4625958400.0</v>
       </c>
       <c r="L38">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="M38" t="s">
         <v>1</v>
       </c>
       <c r="N38" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39">
         <v>39</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>181786</v>
+        <v>181717</v>
       </c>
       <c r="D39" t="s">
         <v>39</v>
       </c>
       <c r="E39">
-        <v>1620937000.0</v>
+        <v>2945223600.0</v>
       </c>
       <c r="F39">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="G39">
-        <v>247465000.0</v>
+        <v>1494234000.0</v>
       </c>
       <c r="H39">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="I39">
         <v>0.0</v>
       </c>
       <c r="K39">
-        <v>1868402000.0</v>
+        <v>4439457600.0</v>
       </c>
       <c r="L39">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="M39" t="s">
         <v>1</v>
       </c>
       <c r="N39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40">
         <v>40</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>60351</v>
+        <v>181718</v>
       </c>
       <c r="D40" t="s">
         <v>40</v>
       </c>
       <c r="E40">
-        <v>16791067144.0</v>
+        <v>1673771432.0</v>
       </c>
       <c r="F40">
-        <v>210</v>
+        <v>69</v>
       </c>
       <c r="G40">
-        <v>1912777040.0</v>
+        <v>1393804000.0</v>
       </c>
       <c r="H40">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="I40">
         <v>0.0</v>
       </c>
       <c r="K40">
-        <v>18703844184.0</v>
+        <v>3067575432.0</v>
       </c>
       <c r="L40">
-        <v>243</v>
+        <v>79</v>
       </c>
       <c r="M40" t="s">
         <v>1</v>
       </c>
       <c r="N40" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41">
         <v>41</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>97811</v>
+        <v>181719</v>
       </c>
       <c r="D41" t="s">
         <v>41</v>
       </c>
       <c r="E41">
-        <v>1659383000.0</v>
+        <v>2315505850.0</v>
       </c>
       <c r="F41">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="G41">
-        <v>910074750.0</v>
+        <v>1923090000.0</v>
       </c>
       <c r="H41">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="K41">
-        <v>2569457750.0</v>
+        <v>4238595850.0</v>
       </c>
       <c r="L41">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="M41" t="s">
         <v>1</v>
       </c>
       <c r="N41" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42">
         <v>42</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>97793</v>
+        <v>181720</v>
       </c>
       <c r="D42" t="s">
         <v>42</v>
       </c>
       <c r="E42">
-        <v>6661843400.0</v>
+        <v>2428575816.0</v>
       </c>
       <c r="F42">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="G42">
-        <v>792361600.0</v>
+        <v>1060822000.0</v>
       </c>
       <c r="H42">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="I42">
         <v>0.0</v>
       </c>
       <c r="K42">
-        <v>7454205000.0</v>
+        <v>3489397816.0</v>
       </c>
       <c r="L42">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="M42" t="s">
         <v>1</v>
       </c>
       <c r="N42" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43">
         <v>43</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>181719</v>
+        <v>181721</v>
       </c>
       <c r="D43" t="s">
         <v>43</v>
       </c>
       <c r="E43">
-        <v>2315505850.0</v>
+        <v>2019139550.0</v>
       </c>
       <c r="F43">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G43">
-        <v>1923090000.0</v>
+        <v>1244528000.0</v>
       </c>
       <c r="H43">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="K43">
-        <v>4238595850.0</v>
+        <v>3263667550.0</v>
       </c>
       <c r="L43">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M43" t="s">
         <v>1</v>
       </c>
       <c r="N43" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44">
         <v>44</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>181711</v>
+        <v>181722</v>
       </c>
       <c r="D44" t="s">
         <v>44</v>
       </c>
       <c r="E44">
-        <v>1862416000.0</v>
+        <v>1851530950.0</v>
       </c>
       <c r="F44">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="G44">
-        <v>1093389000.0</v>
+        <v>1163012000.0</v>
       </c>
       <c r="H44">
         <v>9</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="K44">
-        <v>2955805000.0</v>
+        <v>3014542950.0</v>
       </c>
       <c r="L44">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="M44" t="s">
         <v>1</v>
       </c>
       <c r="N44" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45">
         <v>45</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>97810</v>
+        <v>181723</v>
       </c>
       <c r="D45" t="s">
         <v>45</v>
       </c>
       <c r="E45">
-        <v>4510274200.0</v>
+        <v>1509663278.0</v>
       </c>
       <c r="F45">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="G45">
-        <v>1222500000.0</v>
+        <v>978156000.0</v>
       </c>
       <c r="H45">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="K45">
-        <v>5732774200.0</v>
+        <v>2487819278.0</v>
       </c>
       <c r="L45">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="M45" t="s">
         <v>1</v>
       </c>
       <c r="N45" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46">
         <v>46</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>97801</v>
+        <v>181724</v>
       </c>
       <c r="D46" t="s">
         <v>46</v>
       </c>
       <c r="E46">
-        <v>4807551650.0</v>
+        <v>1924419110.0</v>
       </c>
       <c r="F46">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="G46">
-        <v>1374320000.0</v>
+        <v>1234316000.0</v>
       </c>
       <c r="H46">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I46">
         <v>0.0</v>
       </c>
       <c r="K46">
-        <v>6181871650.0</v>
+        <v>3158735110.0</v>
       </c>
       <c r="L46">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="M46" t="s">
         <v>1</v>
       </c>
       <c r="N46" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47">
         <v>47</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>181718</v>
+        <v>181725</v>
       </c>
       <c r="D47" t="s">
         <v>47</v>
       </c>
       <c r="E47">
-        <v>1673771432.0</v>
+        <v>4151388704.0</v>
       </c>
       <c r="F47">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G47">
-        <v>1393804000.0</v>
+        <v>1784183000.0</v>
       </c>
       <c r="H47">
         <v>10</v>
       </c>
       <c r="I47">
         <v>0.0</v>
       </c>
       <c r="K47">
-        <v>3067575432.0</v>
+        <v>5935571704.0</v>
       </c>
       <c r="L47">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M47" t="s">
         <v>1</v>
       </c>
       <c r="N47" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48">
         <v>48</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>181717</v>
+        <v>181726</v>
       </c>
       <c r="D48" t="s">
         <v>48</v>
       </c>
       <c r="E48">
-        <v>2945223600.0</v>
+        <v>4211444589.0</v>
       </c>
       <c r="F48">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="G48">
-        <v>1494234000.0</v>
+        <v>1859776000.0</v>
       </c>
       <c r="H48">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I48">
         <v>0.0</v>
       </c>
       <c r="K48">
-        <v>4439457600.0</v>
+        <v>6071220589.0</v>
       </c>
       <c r="L48">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="M48" t="s">
         <v>1</v>
       </c>
       <c r="N48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49">
         <v>49</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>181713</v>
+        <v>181781</v>
       </c>
       <c r="D49" t="s">
         <v>49</v>
       </c>
       <c r="E49">
-        <v>1610094200.0</v>
+        <v>1914003498.0</v>
       </c>
       <c r="F49">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G49">
-        <v>756358000.0</v>
+        <v>403908000.0</v>
       </c>
       <c r="H49">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="K49">
-        <v>2366452200.0</v>
+        <v>2317911498.0</v>
       </c>
       <c r="L49">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="M49" t="s">
         <v>1</v>
       </c>
       <c r="N49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50">
         <v>50</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>328227</v>
+        <v>181782</v>
       </c>
       <c r="D50" t="s">
         <v>50</v>
       </c>
       <c r="E50">
-        <v>12433582000.0</v>
+        <v>1395909000.0</v>
       </c>
       <c r="F50">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G50">
-        <v>1080480000.0</v>
+        <v>277449000.0</v>
       </c>
       <c r="H50">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="K50">
-        <v>13514062000.0</v>
+        <v>1673358000.0</v>
       </c>
       <c r="L50">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="M50" t="s">
         <v>1</v>
       </c>
       <c r="N50" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51">
         <v>51</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>328226</v>
+        <v>181783</v>
       </c>
       <c r="D51" t="s">
         <v>51</v>
       </c>
       <c r="E51">
-        <v>84220734500.0</v>
+        <v>2038297438.0</v>
       </c>
       <c r="F51">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="G51">
-        <v>375270000.0</v>
+        <v>506521000.0</v>
       </c>
       <c r="H51">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="K51">
-        <v>84596004500.0</v>
+        <v>2544818438.0</v>
       </c>
       <c r="L51">
-        <v>204</v>
+        <v>77</v>
       </c>
       <c r="M51" t="s">
         <v>1</v>
       </c>
       <c r="N51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52">
         <v>52</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>60379</v>
+        <v>181784</v>
       </c>
       <c r="D52" t="s">
         <v>52</v>
       </c>
       <c r="E52">
-        <v>1645379440.0</v>
+        <v>2630406000.0</v>
       </c>
       <c r="F52">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G52">
-        <v>279050000.0</v>
+        <v>337563000.0</v>
       </c>
       <c r="H52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="K52">
-        <v>1924429440.0</v>
+        <v>2967969000.0</v>
       </c>
       <c r="L52">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="M52" t="s">
         <v>1</v>
       </c>
       <c r="N52" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53">
         <v>53</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>380956</v>
+        <v>181785</v>
       </c>
       <c r="D53" t="s">
         <v>53</v>
       </c>
       <c r="E53">
-        <v>8703301360.0</v>
+        <v>976026100.0</v>
       </c>
       <c r="F53">
-        <v>162</v>
+        <v>72</v>
       </c>
       <c r="G53">
-        <v>181020000.0</v>
+        <v>255956000.0</v>
       </c>
       <c r="H53">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="K53">
-        <v>8884321360.0</v>
+        <v>1231982100.0</v>
       </c>
       <c r="L53">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="M53" t="s">
         <v>1</v>
       </c>
       <c r="N53" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54">
         <v>54</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>181720</v>
+        <v>181786</v>
       </c>
       <c r="D54" t="s">
         <v>54</v>
       </c>
       <c r="E54">
-        <v>2428575816.0</v>
+        <v>1620937000.0</v>
       </c>
       <c r="F54">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G54">
-        <v>1060822000.0</v>
+        <v>247465000.0</v>
       </c>
       <c r="H54">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="K54">
-        <v>3489397816.0</v>
+        <v>1868402000.0</v>
       </c>
       <c r="L54">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="M54" t="s">
         <v>1</v>
       </c>
       <c r="N54" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55">
         <v>55</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>181716</v>
+        <v>181787</v>
       </c>
       <c r="D55" t="s">
         <v>55</v>
       </c>
       <c r="E55">
-        <v>2641102400.0</v>
+        <v>2182567100.0</v>
       </c>
       <c r="F55">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="G55">
-        <v>1984856000.0</v>
+        <v>508450321.0</v>
       </c>
       <c r="H55">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I55">
         <v>0.0</v>
       </c>
       <c r="K55">
-        <v>4625958400.0</v>
+        <v>2691017421.0</v>
       </c>
       <c r="L55">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="M55" t="s">
         <v>1</v>
       </c>
       <c r="N55" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56">
         <v>56</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
         <v>181788</v>
       </c>
       <c r="D56" t="s">
         <v>56</v>
       </c>
       <c r="E56">
         <v>1705076368.0</v>
       </c>
       <c r="F56">
@@ -2890,608 +2893,605 @@
       </c>
       <c r="I56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>2109147368.0</v>
       </c>
       <c r="L56">
         <v>80</v>
       </c>
       <c r="M56" t="s">
         <v>1</v>
       </c>
       <c r="N56" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57">
         <v>57</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>181722</v>
+        <v>181789</v>
       </c>
       <c r="D57" t="s">
         <v>57</v>
       </c>
       <c r="E57">
-        <v>1851530950.0</v>
+        <v>1561127060.0</v>
       </c>
       <c r="F57">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G57">
-        <v>1163012000.0</v>
+        <v>405300428.0</v>
       </c>
       <c r="H57">
-        <v>9</v>
+        <v>64</v>
       </c>
       <c r="I57">
         <v>0.0</v>
       </c>
       <c r="K57">
-        <v>3014542950.0</v>
+        <v>1966427488.0</v>
       </c>
       <c r="L57">
-        <v>89</v>
+        <v>148</v>
       </c>
       <c r="M57" t="s">
         <v>1</v>
       </c>
       <c r="N57" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58">
         <v>58</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>181794</v>
+        <v>181790</v>
       </c>
       <c r="D58" t="s">
         <v>58</v>
       </c>
       <c r="E58">
-        <v>97560000.0</v>
+        <v>1805001048.0</v>
       </c>
       <c r="F58">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="G58">
-        <v>14900000.0</v>
+        <v>324982000.0</v>
       </c>
       <c r="H58">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="K58">
-        <v>112460000.0</v>
+        <v>2129983048.0</v>
       </c>
       <c r="L58">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="M58" t="s">
         <v>1</v>
       </c>
       <c r="N58" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59">
         <v>59</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>60352</v>
+        <v>181791</v>
       </c>
       <c r="D59" t="s">
         <v>59</v>
       </c>
       <c r="E59">
-        <v>3008581000.0</v>
+        <v>1869612453.0</v>
       </c>
       <c r="F59">
-        <v>136</v>
+        <v>64</v>
       </c>
       <c r="G59">
-        <v>453157484.0</v>
+        <v>575181000.0</v>
       </c>
       <c r="H59">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="K59">
-        <v>3461738484.0</v>
+        <v>2444793453.0</v>
       </c>
       <c r="L59">
-        <v>159</v>
+        <v>82</v>
       </c>
       <c r="M59" t="s">
         <v>1</v>
       </c>
       <c r="N59" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60">
         <v>60</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>181726</v>
+        <v>181794</v>
       </c>
       <c r="D60" t="s">
         <v>60</v>
       </c>
       <c r="E60">
-        <v>4211444589.0</v>
+        <v>97560000.0</v>
       </c>
       <c r="F60">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="G60">
-        <v>1859776000.0</v>
+        <v>14900000.0</v>
       </c>
       <c r="H60">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I60">
         <v>0.0</v>
       </c>
       <c r="K60">
-        <v>6071220589.0</v>
+        <v>112460000.0</v>
       </c>
       <c r="L60">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="M60" t="s">
         <v>1</v>
       </c>
       <c r="N60" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61">
         <v>61</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>181721</v>
+        <v>181801</v>
       </c>
       <c r="D61" t="s">
         <v>61</v>
       </c>
       <c r="E61">
-        <v>2019139550.0</v>
+        <v>12879441500.0</v>
       </c>
       <c r="F61">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="G61">
-        <v>1244528000.0</v>
+        <v>1073052000.0</v>
       </c>
       <c r="H61">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="K61">
-        <v>3263667550.0</v>
+        <v>13952493500.0</v>
       </c>
       <c r="L61">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M61" t="s">
         <v>1</v>
       </c>
       <c r="N61" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62">
         <v>62</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>181791</v>
+        <v>181802</v>
       </c>
       <c r="D62" t="s">
         <v>62</v>
       </c>
       <c r="E62">
-        <v>1869612453.0</v>
+        <v>3503676000.0</v>
       </c>
       <c r="F62">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="G62">
-        <v>575181000.0</v>
+        <v>669445000.0</v>
       </c>
       <c r="H62">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="K62">
-        <v>2444793453.0</v>
+        <v>4173121000.0</v>
       </c>
       <c r="L62">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="M62" t="s">
         <v>1</v>
       </c>
       <c r="N62" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63">
         <v>63</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>181828</v>
+        <v>181803</v>
       </c>
       <c r="D63" t="s">
         <v>63</v>
       </c>
       <c r="E63">
-        <v>58646277000.0</v>
+        <v>605048150.0</v>
       </c>
       <c r="F63">
-        <v>142</v>
+        <v>9</v>
       </c>
       <c r="G63">
-        <v>26644123000.0</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0.0</v>
       </c>
       <c r="I63">
         <v>0.0</v>
       </c>
       <c r="K63">
-        <v>85290400000.0</v>
+        <v>605048150.0</v>
       </c>
       <c r="L63">
-        <v>165</v>
+        <v>9</v>
       </c>
       <c r="M63" t="s">
         <v>1</v>
       </c>
       <c r="N63" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64">
         <v>64</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>181787</v>
+        <v>181804</v>
       </c>
       <c r="D64" t="s">
         <v>64</v>
       </c>
       <c r="E64">
-        <v>2182567100.0</v>
+        <v>780473500.0</v>
       </c>
       <c r="F64">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G64">
-        <v>508450321.0</v>
+        <v>666290000.0</v>
       </c>
       <c r="H64">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="I64">
         <v>0.0</v>
       </c>
       <c r="K64">
-        <v>2691017421.0</v>
+        <v>1446763500.0</v>
       </c>
       <c r="L64">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="M64" t="s">
         <v>1</v>
       </c>
       <c r="N64" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65">
         <v>65</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>181782</v>
+        <v>181805</v>
       </c>
       <c r="D65" t="s">
         <v>65</v>
       </c>
       <c r="E65">
-        <v>1395909000.0</v>
+        <v>432271000.0</v>
       </c>
       <c r="F65">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="G65">
-        <v>277449000.0</v>
+        <v>28140000.0</v>
       </c>
       <c r="H65">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="I65">
         <v>0.0</v>
       </c>
       <c r="K65">
-        <v>1673358000.0</v>
+        <v>460411000.0</v>
       </c>
       <c r="L65">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="M65" t="s">
         <v>1</v>
       </c>
       <c r="N65" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66">
         <v>66</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>181710</v>
+        <v>181806</v>
       </c>
       <c r="D66" t="s">
         <v>66</v>
       </c>
       <c r="E66">
-        <v>1945484832.0</v>
+        <v>27674755550.0</v>
       </c>
       <c r="F66">
-        <v>67</v>
+        <v>174</v>
       </c>
       <c r="G66">
-        <v>1499806000.0</v>
+        <v>2668000000.0</v>
       </c>
       <c r="H66">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I66">
         <v>0.0</v>
       </c>
       <c r="K66">
-        <v>3445290832.0</v>
+        <v>30342755550.0</v>
       </c>
       <c r="L66">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="M66" t="s">
         <v>1</v>
       </c>
       <c r="N66" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67">
         <v>67</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>60333</v>
+        <v>181828</v>
       </c>
       <c r="D67" t="s">
         <v>67</v>
       </c>
       <c r="E67">
-        <v>6554705500.0</v>
+        <v>58596177000.0</v>
       </c>
       <c r="F67">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="G67">
-        <v>732025000.0</v>
+        <v>26694223000.0</v>
       </c>
       <c r="H67">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I67">
         <v>0.0</v>
       </c>
       <c r="K67">
-        <v>7286730500.0</v>
+        <v>85290400000.0</v>
       </c>
       <c r="L67">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="M67" t="s">
         <v>1</v>
       </c>
       <c r="N67" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68">
         <v>68</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>181783</v>
+        <v>328226</v>
       </c>
       <c r="D68" t="s">
         <v>68</v>
       </c>
       <c r="E68">
-        <v>2038297438.0</v>
+        <v>84220734500.0</v>
       </c>
       <c r="F68">
-        <v>60</v>
+        <v>198</v>
       </c>
       <c r="G68">
-        <v>506521000.0</v>
+        <v>375270000.0</v>
       </c>
       <c r="H68">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="I68">
         <v>0.0</v>
       </c>
       <c r="K68">
-        <v>2544818438.0</v>
+        <v>84596004500.0</v>
       </c>
       <c r="L68">
-        <v>77</v>
+        <v>204</v>
       </c>
       <c r="M68" t="s">
         <v>1</v>
       </c>
       <c r="N68" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69">
         <v>69</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>97803</v>
+        <v>328227</v>
       </c>
       <c r="D69" t="s">
         <v>69</v>
       </c>
       <c r="E69">
-        <v>2978575900.0</v>
+        <v>12433582000.0</v>
       </c>
       <c r="F69">
-        <v>109</v>
+        <v>27</v>
       </c>
       <c r="G69">
-        <v>5045773000.0</v>
+        <v>1080480000.0</v>
       </c>
       <c r="H69">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="I69">
         <v>0.0</v>
       </c>
       <c r="K69">
-        <v>8024348900.0</v>
+        <v>13514062000.0</v>
       </c>
       <c r="L69">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="M69" t="s">
         <v>1</v>
       </c>
       <c r="N69" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70">
         <v>70</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>60337</v>
+        <v>328228</v>
       </c>
       <c r="D70" t="s">
         <v>70</v>
       </c>
       <c r="E70">
-        <v>33791538916.0</v>
+        <v>1316461100.0</v>
       </c>
       <c r="F70">
-        <v>157</v>
+        <v>69</v>
       </c>
       <c r="G70">
-        <v>7662983000.0</v>
+        <v>454120000.0</v>
       </c>
       <c r="H70">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="I70">
         <v>0.0</v>
       </c>
       <c r="K70">
-        <v>41454521916.0</v>
+        <v>1770581100.0</v>
       </c>
       <c r="L70">
-        <v>181</v>
+        <v>77</v>
       </c>
       <c r="M70" t="s">
         <v>1</v>
       </c>
       <c r="N70" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71">
         <v>71</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
         <v>349883</v>
       </c>
       <c r="D71" t="s">
         <v>71</v>
       </c>
       <c r="E71">
         <v>283655000.0</v>
       </c>
       <c r="F71">
@@ -3505,116 +3505,116 @@
       </c>
       <c r="I71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>2568473000.0</v>
       </c>
       <c r="L71">
         <v>19</v>
       </c>
       <c r="M71" t="s">
         <v>1</v>
       </c>
       <c r="N71" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72">
         <v>72</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>181784</v>
+        <v>349884</v>
       </c>
       <c r="D72" t="s">
         <v>72</v>
       </c>
       <c r="E72">
-        <v>2630406000.0</v>
+        <v>176506000.0</v>
       </c>
       <c r="F72">
-        <v>71</v>
+        <v>23</v>
       </c>
       <c r="G72">
-        <v>337563000.0</v>
+        <v>25850000.0</v>
       </c>
       <c r="H72">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="I72">
         <v>0.0</v>
       </c>
       <c r="K72">
-        <v>2967969000.0</v>
+        <v>202356000.0</v>
       </c>
       <c r="L72">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="M72" t="s">
         <v>1</v>
       </c>
       <c r="N72" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73">
         <v>73</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>181802</v>
+        <v>380956</v>
       </c>
       <c r="D73" t="s">
         <v>73</v>
       </c>
       <c r="E73">
-        <v>3503676000.0</v>
+        <v>8703301360.0</v>
       </c>
       <c r="F73">
-        <v>38</v>
+        <v>162</v>
       </c>
       <c r="G73">
-        <v>669445000.0</v>
+        <v>181020000.0</v>
       </c>
       <c r="H73">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I73">
         <v>0.0</v>
       </c>
       <c r="K73">
-        <v>4173121000.0</v>
+        <v>8884321360.0</v>
       </c>
       <c r="L73">
-        <v>42</v>
+        <v>171</v>
       </c>
       <c r="M73" t="s">
         <v>1</v>
       </c>
       <c r="N73" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>